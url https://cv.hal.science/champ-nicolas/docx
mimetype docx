--- v0 (2026-03-11)
+++ v1 (2026-04-04)
@@ -1195,450 +1195,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Blayais est à nous, c’est-à-dire à l’Évangile.&amp;quot; Une oeuvre d’évangélisation aux confins de la Gironde et de la Charente-Inférieure de la fin des années 1880 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3ème série), pp.157-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Affirmer la grandeur de l’Église ? Les palais épiscopaux de La Rochelle au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrits d'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20, pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et irréligion à Rochefort au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roccafortis : bulletin de la Société de géographie de Rochefort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp.23-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (3ème série), pp.157-189</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestants face à l’éducation féminine à Royan au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d’Histoire et d’Archéologie de la Saintonge maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02311042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être protestant et républicain en terres bonapartistes : les réformés d'Aunis et de Saintonge de 1870 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (274), pp.213--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2011.7362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Nord à la Charente-Inférieure, un itinéraire protestant. Jean-Baptiste Doine (1812-1888)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la mémoire du pays de Matha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8, pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304136v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-02640716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Evangile aux bains de mer. Protestantisme et &amp;quot;désir de rivage&amp;quot; en Charente-Inférieure au XIXe siècle</w:t>
               </w:r>
@@ -3733,2356 +3733,2356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une petite musique huguenote ? Les communautés protestantes entre mobilisation et désorganisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mickaël Augeron; Sylvie Denis; Louis-Gilles Pairault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre terres et mers. La Charente-Maritime dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.415-425, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rencontres impossibles ? Le dialogue interconfessionnel &amp;quot;au ras-du-sol&amp;quot; dans la France du XIXe siècle. Le cas de la Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Breton; Thomas Guillemin; Frédéric Lunel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dialogues interreligieux. Lieux et acteurs (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-104, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre Union sacrée et &amp;quot;rumeur infâme&amp;quot;. Les catholiques en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mickaël Augeron; Sylvie Denis; Louis-Gilles Pairault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre terres et mers. La Charente-Maritime dans la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.405-414, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-104, 2018</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;petit Israël&amp;quot;. Visages du protestantisme rétais au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agathe Aoustin; Stéphanie Le Lay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine religieux sur l’île de Ré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de communes de l’île de Ré, pp.129-132, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Communauté de communes de l’île de Ré, pp.129-132, 2018</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aventure américaine de Théodore Bost et Sophie Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel; Laurent Gervereau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Saga Bost. Une famille protestante (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.168-182, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Geste, pp.415-425, 2018</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanoines et curés. Une élite dans le clergé concordataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux. Saint-André, primatiale d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée bleue, pp.486-491, 2017, La grâce d'une cathédrale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Servantes de Marie, une congrégation enseignante majeure du Sud-Ouest aquitain au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josette Pontet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Année Cestac. Société, Religion et charité au XIXe siècle. Autour de la béatification de l’abbé Cestac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Sciences, Lettres et Arts de Bayonne; Ville d'Anglet, pp.123-139, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fête religieuse impensable chez les protestants français ? La &amp;quot;fête des morts dans l’Église réformée&amp;quot; (1901)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Desmette; Philippe Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orare aut laborare ? Fêtes de précepte et jours chômés du Moyen Âge au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.187-198, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.17365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Patrick Cabanel; Laurent Gervereau. </w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d’une exception ? La prédication funèbre réformée dans la France du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart; Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prédication dans l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers du littoral, pp.133-145, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bost et les Asiles de La Force, une œuvre transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel et Laurent Gervereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saga Bost. Une famille protestante (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, pp.168-182, 2017</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, pp.96-137, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Nuée bleue, pp.486-491, 2017, La grâce d'une cathédrale</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestants rochelais de Louis Delmas aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Sylvie and Fiquet, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delmas-Vieljeux: l'histoire d'une compagnie maritime rochelaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.22-28, 2016, 978-2-36746-668-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Société des Sciences, Lettres et Arts de Bayonne; Ville d'Anglet, pp.123-139, 2017</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadix Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ducerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent DUCERF, Vincent PETIT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du monde religieux dans la France contemporaine, t. 12, Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Cahiers du littoral, pp.133-145, 2017</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonce Vieljeux (1865-1944), maire et armateur, 3e président de la Compagnie (1930-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Sylvie and Fiquet, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delmas-Vieljeux: l'histoire d'une compagnie maritime rochelaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.40-47, 2016, 978-2-36746-668-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Labor et Fides, pp.96-137, 2017</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilés en leur patrie&amp;quot; ? Empreinte châtelaine et catholicisme en haute Saintonge au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cocula, Anne-Marie and Combet, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château, le diable et le bon dieu: actes des rencontres d'archéologie et d'histoire en Périgord, les 25, 26 et 27 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.321-334, 2016, 978-2-35613-169-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Geste éditions, pp.40-47, 2016, 978-2-36746-668-2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processions dans le diocèse de La Rochelle au cours de l'entre-deux-guerres. Débats et enjeux d'une manifestation publique du culte en régime laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Launay, Bruno Béthouart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les religions dans la rue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral-Côte d'Opale, pp.9--12, 2015, Les Cahiers du Littoral</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Geste éditions, pp.22-28, 2016, 978-2-36746-668-2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt-six notices rédigées seul ou en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Encre, Patrick Cabanel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique des protestants français de 1787 à nos jours, 1, A-C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions de Paris/Max Chaleil, 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cadix Albert</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pèlerinage contre-révolutionnaire ? Le culte aux prêtres déportés sur le littoral charentais (1860-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul d'Hollander; Luc Chantre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du pèlerinage du XVIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.65186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filles et garçons face à l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Figeac-Monthus, Marguerite. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de l'éducation en Aquitaine du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.133-142, 2014, 978-2-86781-928-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et éducation en Aquitaine à l’époque contemporaine. De l’enseignement confessionnel à l’enseignement libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.2, 2016</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dussert-Galinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Figeac-Monthus, Marguerite. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de l'éducation en Aquitaine du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.109-120, 2014, 978-2-86781-928-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.321-334, 2016, 978-2-35613-169-0</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolte impossible ? Les populations girondines face aux lois anticongréganistes au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Champion; Mathieu Servanton; Dominique Pinsolle; Jacques Puyaubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aquitaine révoltée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest; Les Amis de Sainte-Foy et de sa région, pp.261-280, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions de Paris/Max Chaleil, 2015, 2015</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diaconat du XIXe siècle (1802-1905) : un acteur de la reconstruction du tissu ecclésial et de la charité réformés. Le cas de la Charente-Inférieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Poton de Xaintrailles, Raymond Mentzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir pour l'Église. Ministères et charges ecclésiastiques dans les Églises réformées (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes, pp.12, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral-Côte d'Opale, pp.9--12, 2015, Les Cahiers du Littoral</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pleurez pas comme ceux qui n'ont pas d'espérance (I Thessal, IV, 13). Les protestants, la mort et la foi dans la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Cochet; Xavier Boniface. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi, religion et sacré dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.235-248, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.133-142, 2014, 978-2-86781-928-5</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions minoritaires face à l’éducation primaire dans la France concordataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flavier, Hugo and Moisset, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp.73-83, 2013, 978-2-233-00666-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Religion et éducation en Aquitaine à l’époque contemporaine. De l’enseignement confessionnel à l’enseignement libre</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’âme et le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonafoux, Corinne; Brejon de Lavergnée, Matthieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du fait religieux: nouvelles recherches en histoire contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.199-204, 2013, 978-2-7010-2025-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des maîtres, former des chrétiens. Autour de la correspondance de l'École normale de la Société évangélique de France (années 1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François, Dubasque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écoles de formation aux époques moderne et contemporaine, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.16, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres de Rome. Le cardinal Villecourt et ses correspondants français à l’heure de l’Unité italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Laux; Jean-Pierre Moisset; Nicolas Champ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions à une histoire du catholicisme : Papauté, Aquitaine, France et Outre-Mer. Mélanges offerts à Marc Agostino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.299-313, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02298495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'espace en histoire religieuse contemporaine. Un cadre impensé, un objet à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorrel, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Matériaux Boulard trente ans après. Des chiffres et des cartes\ldotsApproches sérielles et spatiales en histoire religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Laboratoire de Recherche Historique Rhône-Alpes-Religions, s, pp.27, 2013, Chrétiens et Sociétés. Documents et Mémoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paroisse concordataire, un espace religieux entre contraintes administratives et aspirations communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Merdrignac; Daniel Pichot; Louisa Plouchart; Georges Prevost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paroisse, communauté et territoire: constitution et recomposition du maillage paroissial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-139, 2013, 978-2-7535-2267-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.133038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Eutrope, un saint identitaire pour la Saintonge au XIXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Suire, Nicolas Champ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les appartenances religieuses. Confessions, sensibilités et particularismes dans l'histoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest/Fédération des Sociétés s, pp.15, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pèlerinages de la Charente-Inférieure au XIXe siècle (1801-1914) entre restauration et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vauchez, André. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pèlerinage de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.175-192, 2012, Actes des congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuit est passée, le jour est venu…&amp;quot;. Les communautés protestantes de la façade atlantique d’entre Sèvre et Gironde (fin XVIIIe-milieu XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.109-120, 2014, 978-2-86781-928-5</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Pacteau-de Luze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mickaël Augeron; Didier Poton; Bertrand Van Ruymbeke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les huguenots et l’Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Les Indes Savantes, pp.159-170, 2012, Fidélités, racines et mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...868 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Pacteau-de Luze</w:t>
-[...35 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02304134v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02640688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau chantier de l’historiographie régionale : l’histoire des appartenances religieuses</w:t>
               </w:r>
@@ -6708,51 +6708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A033F4A"/>
+    <w:nsid w:val="4D871EB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6939,51 +6939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champ-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7645-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674127v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04774838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485984v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carribon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubasque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Truel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04610240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500278v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dussert-Galinat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65186" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.133038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pacteau-de Luze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champ-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7645-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674127v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04774838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7362" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carribon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubasque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Truel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04610240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducerf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65186" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dussert-Galinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.133038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pacteau-de Luze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>