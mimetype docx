--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0008-7645-8110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">127965238</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -208,2346 +229,2346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grâce à vous, nous pouvons être de bons chrétiens, sans rien perdre de nos sentiments de démocrates.&amp;quot; Marignac (années 1890-années 1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie pontoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, pp.16-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champ</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124, pp.16-33</w:t>
+                <w:t xml:space="preserve">hal-04674127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une citadelle protestante de la presqu’île d’Arvert ? La communauté réformée de La Tremblade au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Maison de l’Histoire du protestantisme charentais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.7-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communauté et son temple. L’Éguille-sur-Seudre au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Maison de l’Histoire du protestantisme charentais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26, pp.7-36</w:t>
+              <w:t xml:space="preserve">, 2022, 24, pp.21-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.21-29</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer le culte réformé à Luzac de la fin de l’Ancien Régime au début du XXe siècle. La vie religieuse ordinaire d’une communauté protestante saintongeaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pays des îles. Saint-Just-Luzac d'hier vers aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.15-23</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le souvenir de la Grande Guerre dans les Églises réformées de la Dordogne et de la Gironde (1918-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin / Société de l'Histoire du Protestantisme dans la Vallée de la Dordogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte congréganiste, empreinte religieuse et sécularisation dans la ville d’Émile Combes, Pons (1802-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes franciscaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.303-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir chanoine à Saint-André (1802-1935)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.133-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;tard venues&amp;quot;. Naissance et (sur)vie de congrégations de vie active sous la Troisième République (années 1880-1914) en Charente-Inférieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.65-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu donne une famille à ceux qui étaient abandonnés&amp;quot; (Ps. 68, v. 7). L’Asile Émilie (1854-1914), une oeuvre majeure de l’Ouest protestant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (3), pp.371-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pédagogie protestante ? Humanisme et religion dans les écoles normales protestantes parisiennes au milieu du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pelletier, Nicole and Picco, Dominique (dir.), « Éducation et humanisme », 4, pp.99-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loin du front ? Les protestants de l’Ouest dans la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 160, pp.291-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort huguenote. Les protestants et la mort de 1787 aux lendemains de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin / Société de l'Histoire du Protestantisme dans la Vallée de la Dordogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22, pp.72-79</w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.18--28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.303-323</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l’Empire à La Rochelle : les souvenirs de Charles Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives historiques de la Saintonge et de l’Aunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LXIV, pp.267-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Imprimerie de l’Ouest à Rupella. Catholicisme, Action française et régionalisme à La Rochelle (1914-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Saintonge et de l’Aunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXXIX, pp.115-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affirmer la grandeur de l’Église ? Les palais épiscopaux de La Rochelle au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrits d'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.55-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et irréligion à Rochefort au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roccafortis : bulletin de la Société de géographie de Rochefort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.23-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Blayais est à nous, c’est-à-dire à l’Évangile.&amp;quot; Une oeuvre d’évangélisation aux confins de la Gironde et de la Charente-Inférieure de la fin des années 1880 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25, pp.133-149</w:t>
+              <w:t xml:space="preserve">, 2012, 18 (3ème série), pp.157-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.65-79</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Nord à la Charente-Inférieure, un itinéraire protestant. Jean-Baptiste Doine (1812-1888)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la mémoire du pays de Matha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être protestant et républicain en terres bonapartistes : les réformés d'Aunis et de Saintonge de 1870 à 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (274), pp.213--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2011.7362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestants face à l’éducation féminine à Royan au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d’Histoire et d’Archéologie de la Saintonge maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02311042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Evangile aux bains de mer. Protestantisme et &amp;quot;désir de rivage&amp;quot; en Charente-Inférieure au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (2), pp.117--134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Armée du Salut en Charente-Inférieure sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roccafortis : bulletin de la Société de géographie de Rochefort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02311049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer le culte réformé à Marennes de la fin de l’Ancien Régime à la séparation des Églises et de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Maison du Protestantisme charentais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.3-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffuser la Bible dans la France du XIXe siècle. Note provisoire sur les sociétés bibliques de la Charente-Inférieure sous la monarchie censitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrits d'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.267-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fête-Dieu à La Rochelle au XIXe siècle. Une fête entre affirmation confessionnelle et débats politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Saintonge et de l’Aunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35, pp.189-206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02311032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communauté réformée disséminée. Protestants et protestantisme en haute Saintonge des Articles organiques aux lendemains de la Séparation (1802-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 120 (261), pp.59--90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2008.7209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une construction réformée atypique ? Variations autour du temple de Saint-Sulpice-de-Royan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Saintonge et de l’Aunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33, pp.97-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église réformée de Saintes au XIXe siècle. Une communauté méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 161 (3), pp.371-392</w:t>
+              <w:t xml:space="preserve">, 2007, 153 (3), pp.383-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Pelletier, Nicole and Picco, Dominique (dir.), « Éducation et humanisme », 4, pp.99-110</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ″envoyés du Démon″. Colporteurs et colportage protestants dans le regard des catholiques en Charente-Inférieure sous l’épiscopat de Mgr Villecourt (1836-1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126-127, pp.373-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 160, pp.291-318</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce département n’est pas clérical.&amp;quot; Le diocèse de La Rochelle-Saintes à l’heure de la Séparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrits d'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.95-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.18--28</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02298506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évangélisation protestante vue par un curé au milieu du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (2), pp.404-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013, LXIV, pp.267-297</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’honneur perdu de Monseigneur Thomas, ″évêque ayant provoqué des émeutes dans sa pastorale″. Un fantôme historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrits d'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.219-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paroisse entre exigences pastorales et aspirations communales en Charente-Inférieure (1808-1881)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Saintonge et de l’Aunis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XXXIX, pp.115-144</w:t>
+              <w:t xml:space="preserve">, 2004, pp.201-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...1337 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02298500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2557,98 +2578,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention d’une liturgie de funérailles dans les Églises réformées de la Charente-Inférieure au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liturgie et pratiques cultuelles de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2658,98 +2679,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer la bande dessinée. Approches nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°143, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2759,443 +2780,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage(s) et Tourisme(s) en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Carribon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération historique du Sud-Ouest/Société de Borda, pp.274, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Carribon</w:t>
+                <w:t xml:space="preserve">hal-02640631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions à une histoire du catholicisme : Papauté, Aquitaine, France et Outre-Mer. Mélanges offerts à Marc Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fédération historique du Sud-Ouest/Société de Borda, pp.274, 2014</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Moisset</w:t>
+                <w:t xml:space="preserve">hal-02288841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les appartenances religieuses. Confessions, sensibilités et particularismes dans l'histoire du Sud-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Laux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération historique du Sud-Ouest/Fédération des Sociétés s, pp.284, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion dans l’espace public. Catholiques, protestants et anticléricaux en Charente-Inférieure au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fédération historique du Sud-Ouest, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mensonge en politique : actes de la journée d'études &amp;quot;Groupe des jeunes chercheurs&amp;quot; du CEMMC. Pessac - 30 mai 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Karthala, 2013</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Truel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Etudes des Mondes Moderne et Contemporain, pp.182, 2008, 978-2-910224-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...184 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3205,3325 +3226,3325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Servantes de Marie à Buglose, une implantation congréganiste exemplaire dans les Landes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Guichenuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">400e anniversaire du Sanctuaire Notre-Dame de Buglose: Actes de la Journée d’étude du 30 avril 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Borda, pp.189-231, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La congréganisation de l’enseignement catholique (1850-veille des lois Ferry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marguerite Figeac-Monthus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’enseignement catholique en Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Confluences, pp.69-86, 2024, 978-2-35527-263-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;été de la saint-Martin&amp;quot; du catholicisme ? La Haute Saintonge, une terre catholique au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Even. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Marc Seguin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société des Archives historiques de la Saintonge et de l’Aunis, pp.157-184, A paraître</w:t>
+              <w:t xml:space="preserve">, Société des Archives historiques de la Saintonge et de l’Aunis, pp.157-184, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protestantisme et combisme en pays pontois dans les premières décennies de la Troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Bouchet; Pierre Triomphe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Combes et le combisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.177-197, 2022, Forum, 978-2-35030-783-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commémorer religieusement la Grande Guerre ? Culte du souvenir et mémoire de la Grande Guerre dans les communautés protestantes du Sud-Ouest aquitain (1918-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pontet, Josette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorties de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Bayonne; Société des Sciences, Lettres et Arts de Bayonne, pp.89-111, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq notices rédigées seul ou en collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Cabanel; André Encrevé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique des protestants français de 1787 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 : D-G, Les Éditions de Paris / Max Chaleil, 2020, 978-2-84621-288-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02965166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attitudes face à la mort dans une périphérie protestante : les communautés lorraines, des Articles organiques aux lendemains de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jalabert et Julien Léonard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.413-431, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.33459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.33459⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02304121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Union sacrée et &amp;quot;rumeur infâme&amp;quot;. Les catholiques en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mickaël Augeron; Sylvie Denis; Louis-Gilles Pairault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre terres et mers. La Charente-Maritime dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, pp.405-414, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des rencontres impossibles ? Le dialogue interconfessionnel &amp;quot;au ras-du-sol&amp;quot; dans la France du XIXe siècle. Le cas de la Saintonge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Breton; Thomas Guillemin; Frédéric Lunel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dialogues interreligieux. Lieux et acteurs (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.91-104, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;petit Israël&amp;quot;. Visages du protestantisme rétais au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agathe Aoustin; Stéphanie Le Lay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine religieux sur l’île de Ré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de communes de l’île de Ré, pp.129-132, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une petite musique huguenote ? Les communautés protestantes entre mobilisation et désorganisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mickaël Augeron; Sylvie Denis; Louis-Gilles Pairault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre terres et mers. La Charente-Maritime dans la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.415-425, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fête religieuse impensable chez les protestants français ? La &amp;quot;fête des morts dans l’Église réformée&amp;quot; (1901)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Desmette; Philippe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orare aut laborare ? Fêtes de précepte et jours chômés du Moyen Âge au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.187-198, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.17365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Geste, pp.405-414, 2018</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Servantes de Marie, une congrégation enseignante majeure du Sud-Ouest aquitain au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josette Pontet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Année Cestac. Société, Religion et charité au XIXe siècle. Autour de la béatification de l’abbé Cestac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Sciences, Lettres et Arts de Bayonne; Ville d'Anglet, pp.123-139, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Communauté de communes de l’île de Ré, pp.129-132, 2018</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aventure américaine de Théodore Bost et Sophie Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel; Laurent Gervereau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Saga Bost. Une famille protestante (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.168-182, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Patrick Cabanel; Laurent Gervereau. </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanoines et curés. Une élite dans le clergé concordataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux. Saint-André, primatiale d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée bleue, pp.486-491, 2017, La grâce d'une cathédrale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d’une exception ? La prédication funèbre réformée dans la France du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart; Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prédication dans l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers du littoral, pp.133-145, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bost et les Asiles de La Force, une œuvre transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel et Laurent Gervereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saga Bost. Une famille protestante (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, pp.168-182, 2017</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, pp.96-137, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Nuée bleue, pp.486-491, 2017, La grâce d'une cathédrale</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonce Vieljeux (1865-1944), maire et armateur, 3e président de la Compagnie (1930-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Sylvie and Fiquet, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delmas-Vieljeux: l'histoire d'une compagnie maritime rochelaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.40-47, 2016, 978-2-36746-668-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Société des Sciences, Lettres et Arts de Bayonne; Ville d'Anglet, pp.123-139, 2017</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadix Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ducerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent DUCERF, Vincent PETIT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du monde religieux dans la France contemporaine, t. 12, Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestants rochelais de Louis Delmas aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Sylvie and Fiquet, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delmas-Vieljeux: l'histoire d'une compagnie maritime rochelaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.22-28, 2016, 978-2-36746-668-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Cahiers du littoral, pp.133-145, 2017</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilés en leur patrie&amp;quot; ? Empreinte châtelaine et catholicisme en haute Saintonge au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cocula, Anne-Marie and Combet, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château, le diable et le bon dieu: actes des rencontres d'archéologie et d'histoire en Périgord, les 25, 26 et 27 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.321-334, 2016, 978-2-35613-169-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Labor et Fides, pp.96-137, 2017</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt-six notices rédigées seul ou en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Encre, Patrick Cabanel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique des protestants français de 1787 à nos jours, 1, A-C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions de Paris/Max Chaleil, 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Geste éditions, pp.22-28, 2016, 978-2-36746-668-2</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processions dans le diocèse de La Rochelle au cours de l'entre-deux-guerres. Débats et enjeux d'une manifestation publique du culte en régime laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Launay, Bruno Béthouart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les religions dans la rue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral-Côte d'Opale, pp.9--12, 2015, Les Cahiers du Littoral</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filles et garçons face à l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Figeac-Monthus, Marguerite. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de l'éducation en Aquitaine du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.133-142, 2014, 978-2-86781-928-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et éducation en Aquitaine à l’époque contemporaine. De l’enseignement confessionnel à l’enseignement libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.2, 2016</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dussert-Galinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Figeac-Monthus, Marguerite. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de l'éducation en Aquitaine du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.109-120, 2014, 978-2-86781-928-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pèlerinage contre-révolutionnaire ? Le culte aux prêtres déportés sur le littoral charentais (1860-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul d'Hollander; Luc Chantre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du pèlerinage du XVIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.65186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.321-334, 2016, 978-2-35613-169-0</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolte impossible ? Les populations girondines face aux lois anticongréganistes au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Champion; Mathieu Servanton; Dominique Pinsolle; Jacques Puyaubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aquitaine révoltée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest; Les Amis de Sainte-Foy et de sa région, pp.261-280, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral-Côte d'Opale, pp.9--12, 2015, Les Cahiers du Littoral</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diaconat du XIXe siècle (1802-1905) : un acteur de la reconstruction du tissu ecclésial et de la charité réformés. Le cas de la Charente-Inférieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Poton de Xaintrailles, Raymond Mentzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir pour l'Église. Ministères et charges ecclésiastiques dans les Églises réformées (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes, pp.12, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions de Paris/Max Chaleil, 2015, 2015</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pleurez pas comme ceux qui n'ont pas d'espérance (I Thessal, IV, 13). Les protestants, la mort et la foi dans la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Cochet; Xavier Boniface. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi, religion et sacré dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.235-248, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'espace en histoire religieuse contemporaine. Un cadre impensé, un objet à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorrel, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Matériaux Boulard trente ans après. Des chiffres et des cartes\ldotsApproches sérielles et spatiales en histoire religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Laboratoire de Recherche Historique Rhône-Alpes-Religions, s, pp.27, 2013, Chrétiens et Sociétés. Documents et Mémoires</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.133-142, 2014, 978-2-86781-928-5</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’âme et le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonafoux, Corinne; Brejon de Lavergnée, Matthieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du fait religieux: nouvelles recherches en histoire contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.199-204, 2013, 978-2-7010-2025-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres de Rome. Le cardinal Villecourt et ses correspondants français à l’heure de l’Unité italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Laux; Jean-Pierre Moisset; Nicolas Champ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions à une histoire du catholicisme : Papauté, Aquitaine, France et Outre-Mer. Mélanges offerts à Marc Agostino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.299-313, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02298495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des maîtres, former des chrétiens. Autour de la correspondance de l'École normale de la Société évangélique de France (années 1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François, Dubasque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écoles de formation aux époques moderne et contemporaine, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.16, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paroisse concordataire, un espace religieux entre contraintes administratives et aspirations communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Merdrignac; Daniel Pichot; Louisa Plouchart; Georges Prevost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paroisse, communauté et territoire: constitution et recomposition du maillage paroissial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-139, 2013, 978-2-7535-2267-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.133038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions minoritaires face à l’éducation primaire dans la France concordataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flavier, Hugo and Moisset, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp.73-83, 2013, 978-2-233-00666-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Eutrope, un saint identitaire pour la Saintonge au XIXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Suire, Nicolas Champ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les appartenances religieuses. Confessions, sensibilités et particularismes dans l'histoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest/Fédération des Sociétés s, pp.15, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pèlerinages de la Charente-Inférieure au XIXe siècle (1801-1914) entre restauration et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vauchez, André. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pèlerinage de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.175-192, 2012, Actes des congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuit est passée, le jour est venu…&amp;quot;. Les communautés protestantes de la façade atlantique d’entre Sèvre et Gironde (fin XVIIIe-milieu XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.109-120, 2014, 978-2-86781-928-5</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Pacteau-de Luze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mickaël Augeron; Didier Poton; Bertrand Van Ruymbeke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les huguenots et l’Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Les Indes Savantes, pp.159-170, 2012, Fidélités, racines et mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest; Les Amis de Sainte-Foy et de sa région, pp.261-280, 2014</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau chantier de l’historiographie régionale : l’histoire des appartenances religieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champ, Nicolas and Suire, Éric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les appartenances religieuses: confessions, sensibilités et particularismes dans l'histoire du Sud-Ouest : actes du LXIVe Congrès de la Fédération historique du Sud-Ouest, Saintes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest : Fédération des Sociétés savantes de la Charente-Maritime, pp.7-10, 2012, 978-2-85408-114-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Indes savantes, pp.12, 2014</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la Guerre et à la République. L’attitude contrastée des protestants aunisiens et saintongeais en 1870-1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pontet, Josette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les années 1870-1871 dans le Sud-Ouest atlantique: des événements à la mémoire : actes du colloque organisé par la Société des sciences, lettres et arts de Bayonne les 25 et 26 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Koegui, pp.147-160, 2012, 978-2-919273-05-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Artois Presses Université, pp.235-248, 2014</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre engagement religieux et implication politique : l'imaginaire catholique d'un journal protestant et radical de la Belle Epoque : la Réforme des Charentes (1897-1906)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Agostino, François Cadilhon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les religions et l'information, XVIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.19, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Pedone, pp.73-83, 2013, 978-2-233-00666-0</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestants rochelais au temps du Journal de J. Lambertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier Emmanuel; Surville Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climat et révolutions. Autour du Journal du négociant rochelais Jacob Lambertz (1733-1813)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Croît vif, pp.209-223, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.199-204, 2013, 978-2-7010-2025-9</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02298481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'invention d'une tradition pèlerine en Aunis et en Saintonge au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fête en Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest, pp.17, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.16, 2013</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processions dans le Sud-Ouest au temps du discordat (1879-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pontet, Josette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de la loi de séparation des Églises et de l'État. De la la\"icité d'hier à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Sciences Lettres et Arts de Bayonne, pp.24, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...906 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6533,114 +6554,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religion et territoire : l'espace public entre présence confessionnelle et sécularisation dans la France du dix-neuvième siècle, le cas de la Charente-Inférieure (1801-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. université Bordeaux Montaigne, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009BOR30032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04204810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6708,51 +6729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D871EB7"/>
+    <w:nsid w:val="14E053F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6939,51 +6960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champ-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7645-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674127v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04774838v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765605v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950797v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483654v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485948v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hillairet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7362" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640717v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299772v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640631v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carribon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moisset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubasque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Truel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04610240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17365" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducerf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65186" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500278v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dussert-Galinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.133038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pacteau-de Luze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500193v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champ-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7645-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127965238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04774838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hillairet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carribon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubasque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Truel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04610240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dussert-Galinat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.133038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pacteau-de Luze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>