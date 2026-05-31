--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -1492,174 +1492,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les protestants face à l’éducation féminine à Royan au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société d’Histoire et d’Archéologie de la Saintonge maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.4-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02311042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Être protestant et républicain en terres bonapartistes : les réformés d'Aunis et de Saintonge de 1870 à 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (274), pp.213--236. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anami.2011.7362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/anami.2011.7362⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02640716v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02311042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Evangile aux bains de mer. Protestantisme et &amp;quot;désir de rivage&amp;quot; en Charente-Inférieure au XIXe siècle</w:t>
               </w:r>
@@ -4128,1982 +4128,1982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’aventure américaine de Théodore Bost et Sophie Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel; Laurent Gervereau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Saga Bost. Une famille protestante (XVIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor et Fides, pp.168-182, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanoines et curés. Une élite dans le clergé concordataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Ricard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux. Saint-André, primatiale d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée bleue, pp.486-491, 2017, La grâce d'une cathédrale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Servantes de Marie, une congrégation enseignante majeure du Sud-Ouest aquitain au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josette Pontet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Année Cestac. Société, Religion et charité au XIXe siècle. Autour de la béatification de l’abbé Cestac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Sciences, Lettres et Arts de Bayonne; Ville d'Anglet, pp.123-139, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02304140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Patrick Cabanel; Laurent Gervereau. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin d’une exception ? La prédication funèbre réformée dans la France du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Béthouart; Jean-François Galinier-Pallerola. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prédication dans l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Cahiers du littoral, pp.133-145, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bost et les Asiles de La Force, une œuvre transnationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel et Laurent Gervereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Saga Bost. Une famille protestante (XVIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Labor et Fides, pp.168-182, 2017</w:t>
+              <w:t xml:space="preserve">, Labor et Fides, pp.96-137, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Nuée bleue, pp.486-491, 2017, La grâce d'une cathédrale</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02299774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonce Vieljeux (1865-1944), maire et armateur, 3e président de la Compagnie (1930-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Sylvie and Fiquet, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delmas-Vieljeux: l'histoire d'une compagnie maritime rochelaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.40-47, 2016, 978-2-36746-668-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Cahiers du littoral, pp.133-145, 2017</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestants rochelais de Louis Delmas aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis, Sylvie and Fiquet, Nathalie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delmas-Vieljeux: l'histoire d'une compagnie maritime rochelaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.22-28, 2016, 978-2-36746-668-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Labor et Fides, pp.96-137, 2017</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadix Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ducerf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent DUCERF, Vincent PETIT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du monde religieux dans la France contemporaine, t. 12, Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Geste éditions, pp.40-47, 2016, 978-2-36746-668-2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exilés en leur patrie&amp;quot; ? Empreinte châtelaine et catholicisme en haute Saintonge au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cocula, Anne-Marie and Combet, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château, le diable et le bon dieu: actes des rencontres d'archéologie et d'histoire en Périgord, les 25, 26 et 27 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.321-334, 2016, 978-2-35613-169-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cadix Albert</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt-six notices rédigées seul ou en collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Encre, Patrick Cabanel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique des protestants français de 1787 à nos jours, 1, A-C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions de Paris/Max Chaleil, 2015, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processions dans le diocèse de La Rochelle au cours de l'entre-deux-guerres. Débats et enjeux d'une manifestation publique du culte en régime laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Launay, Bruno Béthouart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les religions dans la rue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral-Côte d'Opale, pp.9--12, 2015, Les Cahiers du Littoral</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filles et garçons face à l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Figeac-Monthus, Marguerite. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de l'éducation en Aquitaine du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.133-142, 2014, 978-2-86781-928-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et éducation en Aquitaine à l’époque contemporaine. De l’enseignement confessionnel à l’enseignement libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.2, 2016</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dussert-Galinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Figeac-Monthus, Marguerite. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de l'éducation en Aquitaine du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.109-120, 2014, 978-2-86781-928-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pèlerinage contre-révolutionnaire ? Le culte aux prêtres déportés sur le littoral charentais (1860-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul d'Hollander; Luc Chantre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du pèlerinage du XVIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.65186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, pp.321-334, 2016, 978-2-35613-169-0</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolte impossible ? Les populations girondines face aux lois anticongréganistes au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Champion; Mathieu Servanton; Dominique Pinsolle; Jacques Puyaubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Aquitaine révoltée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest; Les Amis de Sainte-Foy et de sa région, pp.261-280, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Éditions de Paris/Max Chaleil, 2015, 2015</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le diaconat du XIXe siècle (1802-1905) : un acteur de la reconstruction du tissu ecclésial et de la charité réformés. Le cas de la Charente-Inférieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Poton de Xaintrailles, Raymond Mentzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir pour l'Église. Ministères et charges ecclésiastiques dans les Églises réformées (XVIe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes, pp.12, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral-Côte d'Opale, pp.9--12, 2015, Les Cahiers du Littoral</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pleurez pas comme ceux qui n'ont pas d'espérance (I Thessal, IV, 13). Les protestants, la mort et la foi dans la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Cochet; Xavier Boniface. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foi, religion et sacré dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.235-248, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.133-142, 2014, 978-2-86781-928-5</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres de Rome. Le cardinal Villecourt et ses correspondants français à l’heure de l’Unité italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Laux; Jean-Pierre Moisset; Nicolas Champ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions à une histoire du catholicisme : Papauté, Aquitaine, France et Outre-Mer. Mélanges offerts à Marc Agostino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.299-313, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Religion et éducation en Aquitaine à l’époque contemporaine. De l’enseignement confessionnel à l’enseignement libre</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02298495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des maîtres, former des chrétiens. Autour de la correspondance de l'École normale de la Société évangélique de France (années 1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François, Dubasque. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écoles de formation aux époques moderne et contemporaine, quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.16, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’âme et le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonafoux, Corinne; Brejon de Lavergnée, Matthieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du fait religieux: nouvelles recherches en histoire contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.199-204, 2013, 978-2-7010-2025-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'espace en histoire religieuse contemporaine. Un cadre impensé, un objet à explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorrel, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Matériaux Boulard trente ans après. Des chiffres et des cartes\ldotsApproches sérielles et spatiales en histoire religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Laboratoire de Recherche Historique Rhône-Alpes-Religions, s, pp.27, 2013, Chrétiens et Sociétés. Documents et Mémoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paroisse concordataire, un espace religieux entre contraintes administratives et aspirations communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Merdrignac; Daniel Pichot; Louisa Plouchart; Georges Prevost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paroisse, communauté et territoire: constitution et recomposition du maillage paroissial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-139, 2013, 978-2-7535-2267-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.133038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religions minoritaires face à l’éducation primaire dans la France concordataire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flavier, Hugo and Moisset, Jean-Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Pedone, pp.73-83, 2013, 978-2-233-00666-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pèlerinages de la Charente-Inférieure au XIXe siècle (1801-1914) entre restauration et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vauchez, André. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pèlerinage de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.175-192, 2012, Actes des congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nuit est passée, le jour est venu…&amp;quot;. Les communautés protestantes de la façade atlantique d’entre Sèvre et Gironde (fin XVIIIe-milieu XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.109-120, 2014, 978-2-86781-928-5</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Pacteau-de Luze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mickaël Augeron; Didier Poton; Bertrand Van Ruymbeke. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les huguenots et l’Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Les Indes Savantes, pp.159-170, 2012, Fidélités, racines et mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02304134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Eutrope, un saint identitaire pour la Saintonge au XIXe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Suire, Nicolas Champ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les appartenances religieuses. Confessions, sensibilités et particularismes dans l'histoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération historique du Sud-Ouest/Fédération des Sociétés s, pp.15, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...738 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640688v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-02304134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau chantier de l’historiographie régionale : l’histoire des appartenances religieuses</w:t>
               </w:r>
@@ -6729,51 +6729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14E053F0"/>
+    <w:nsid w:val="725B7357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6960,51 +6960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champ-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7645-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127965238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04774838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hillairet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carribon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubasque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Truel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04610240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducerf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dussert-Galinat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640657v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.133038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pacteau-de Luze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champ-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7645-8110" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127965238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04774838v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481363v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299773v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485926v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hillairet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7362" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.2010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02311032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2008.7209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carribon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moisset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304138v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubasque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Piot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Truel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04674130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04610240v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03765600v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369629v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17365" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500347v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducerf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dussert-Galinat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.65186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485944v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298495v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640657v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.133038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304134v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Pacteau-de Luze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500222v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500193v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298481v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641151v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04204810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BOR30032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>