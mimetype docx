--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1448,243 +1448,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Assistance in Crisis Resolution with Process Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de processus auto-définis : cas d’étude d’un moteur de recherche d’une bibliothèque numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
+                <w:t xml:space="preserve">Jacques Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valencia, Spain. pp.574-585</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.131-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297837v1</w:t>
+                <w:t xml:space="preserve">hal-02297807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de processus auto-définis : cas d’étude d’un moteur de recherche d’une bibliothèque numérique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Suire</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Assistance in Crisis Resolution with Process Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Morcos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.131-147</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain. pp.574-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297807v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based Assistance Method for Learner Academic Achievement</w:t>
               </w:r>
@@ -2364,122 +2364,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Profile Modelling for Digital Resource Management Systems</w:t>
+                <w:t xml:space="preserve">Connected Digital Resource Management in Personal Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Conference on User Modeling, Adaptation and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Educational Technology and Information Engineering (AETIE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086269v1</w:t>
+                <w:t xml:space="preserve">hal-01086274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRISE : Adaptive environment for consolidated management of digital resources</w:t>
               </w:r>
@@ -2554,122 +2554,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Digital Resource Management in Personal Learning Environment</w:t>
+                <w:t xml:space="preserve">User Profile Modelling for Digital Resource Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Educational Technology and Information Engineering (AETIE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">The 22nd Conference on User Modeling, Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086274v1</w:t>
+                <w:t xml:space="preserve">hal-01086269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Digital Resource Modelling for Interactive System</w:t>
               </w:r>
@@ -3025,303 +3025,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
+                <w:t xml:space="preserve">How Authors Benefit from Linear Logic in the Authoring Process of Interactive Storyworlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spierling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Advances in Computer Entertainment Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2071423.2071467⟩</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Interactive Digital Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Vancouver, Canada. pp.249-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714904v1</w:t>
+                <w:t xml:space="preserve">hal-00714913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Authors Benefit from Linear Logic in the Authoring Process of Interactive Storyworlds</w:t>
+                <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">U. Spierling</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Interactive Digital Storytelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25289-1_27⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on Advances in Computer Entertainment Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lisbon, Portugal. pp.35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2071423.2071467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00714913v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Authors Benefit from Linear Logic in the Authoring Process of Interactive Storyworld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Advances in Computer Entertainment Technology - ACE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Portugal. pp.ACM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Joint Conference on Interactive Digital Storytelling - ICIDS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, United Kingdom. pp.LNCS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3556,238 +3556,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Logic for Non-LInear Storytelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Cavazza</w:t>
+                <w:t xml:space="preserve">Modeling of Interactive Storytelling and Validation of Scenario by means of Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The third International Conference on Interactive Digital Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Edinburgh, United Kingdom. pp.153-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16638-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714889v1</w:t>
+                <w:t xml:space="preserve">hal-00714899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Interactive Storytelling and Validation of Scenario by means of Linear Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Dung Dang</w:t>
+                <w:t xml:space="preserve">Linear Logic for Non-LInear Storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third International Conference on Interactive Digital Storytelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.713-718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16638-9_20⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00714899v1</w:t>
+                <w:t xml:space="preserve">hal-00714889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Jeu de Rôle : un modèle de récit interactif pour les jeux</w:t>
               </w:r>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3894,51 +3894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Guimarães, France. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3989,51 +3989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Le Mans, France. p. 255 à 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4058,51 +4058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRIS Network of Excellence : Future Directions in Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,722 +4147,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRIS Network of Excellence : Integrating Research in Interactive Storytelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pilotage d'un jeu : définition d'une architecture de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Interactive Digital Storytelling (ICID 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Erfurt, Germany. pp.14-19</w:t>
+              <w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385623v1</w:t>
+                <w:t xml:space="preserve">hal-00385510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A storytelling model for educational games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Story-Telling and Educational Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Maasticht, Netherlands. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage d'un jeu : définition d'une architecture de commande</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The IRIS Network of Excellence : Integrating Research in Interactive Storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Donikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Spierling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Szilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Interactive Digital Storytelling (ICID 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Erfurt, Germany. pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385510v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a narrative out of Tetris</w:t>
+                <w:t xml:space="preserve">Bringing interactivity to Campbell's Hero's Journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International INPROCEEDINGS on Computer Games: AI, Animation, Mobile, Educational &amp; Serious Games (CGAMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, La Rochelle, France. pp.101-105</w:t>
+              <w:t xml:space="preserve">4th International INPROCEEDINGS on Virtual Storytelling (ICVS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, St Malo, France. pp.187-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361075v1</w:t>
+                <w:t xml:space="preserve">hal-00361076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plot monitoring for interactive narrative games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylain Delmas</w:t>
+                <w:t xml:space="preserve">Méthodologie de conception d'une application interactive à exécution adaptative - Conception d'un AIEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International INPROCEEDINGS on Advances in Computer Entertainment Technology (ACM SiGCHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Salzburg, Autriche. pp.17-20</w:t>
+              <w:t xml:space="preserve">Hypermedias, Hypertests, Products, Tools and Methods (H2PTM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361074v1</w:t>
+                <w:t xml:space="preserve">hal-00361069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception d'une application interactive à exécution adaptative - Conception d'un AIEA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Sarramia</w:t>
+                <w:t xml:space="preserve">Plot monitoring for interactive narrative games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypermedias, Hypertests, Products, Tools and Methods (H2PTM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.289-294</w:t>
+              <w:t xml:space="preserve">International INPROCEEDINGS on Advances in Computer Entertainment Technology (ACM SiGCHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Salzburg, Autriche. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361069v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing interactivity to Campbell's Hero's Journey</w:t>
+                <w:t xml:space="preserve">Building a narrative out of Tetris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International INPROCEEDINGS on Virtual Storytelling (ICVS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, St Malo, France. pp.187-195</w:t>
+              <w:t xml:space="preserve">11th International INPROCEEDINGS on Computer Games: AI, Animation, Mobile, Educational &amp; Serious Games (CGAMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, La Rochelle, France. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361076v1</w:t>
+                <w:t xml:space="preserve">hal-00361075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de scénario pour la narration interactive</w:t>
               </w:r>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAJECSTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lorient, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5334,51 +5334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Edutainment - Special Issue on Interactive Digital Storytelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7544, pp.LNCS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5429,51 +5429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Computers in Entertainment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.ACM CIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5587,217 +5587,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strorytelling model for educational games : heros interactive journey</w:t>
+                <w:t xml:space="preserve">Définition d'un modèle de pilotage pour un jeu à récit interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1/2), pp.4--20</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.181-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445497v1</w:t>
+                <w:t xml:space="preserve">hal-00714885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'un modèle de pilotage pour un jeu à récit interactif</w:t>
+                <w:t xml:space="preserve">A strorytelling model for educational games : heros interactive journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (2), pp.181-207</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1/2), pp.4--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714885v1</w:t>
+                <w:t xml:space="preserve">hal-00445497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLOT CONTROL FOR EMERGENT NARRATIVE: A CASE STUDY ON TETRIS</w:t>
               </w:r>
@@ -5809,51 +5809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Intelligent Games and Simulation (IJIGS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6804,51 +6804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A7BC8A6"/>
+    <w:nsid w:val="F5243274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7035,51 +7035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champagnat-ronan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5256-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157277216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ania Dahache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92474-3_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabioch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chiganne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morcos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Debabi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sawadogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086269v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHCI-IEEE.2013.6887769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071423.2071467" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hoffmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spierling" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4BW81MM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Spierling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16638-9_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QZ4SDW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2016.V6.498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champagnat Ronan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmas Guylain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augeraud Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Alla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30760-8_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champagnat-ronan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5256-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157277216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ania Dahache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92474-3_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabioch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chiganne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morcos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Debabi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sawadogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHCI-IEEE.2013.6887769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hoffmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spierling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4BW81MM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071423.2071467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Spierling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16638-9_20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QZ4SDW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2016.V6.498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champagnat Ronan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmas Guylain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augeraud Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Alla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30760-8_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>