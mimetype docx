--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -190,421 +190,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t>
+                <w:t xml:space="preserve">TRACE4PM: Trace Related Analysis and ClustEring for Process Modeling of Users’ Interactions in Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mondou</w:t>
+                <w:t xml:space="preserve">Amira Ania Dahache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karell Bertet</w:t>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Amoury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Seville (Spain), Spain. pp.3-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92474-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134819v1</w:t>
+                <w:t xml:space="preserve">hal-05090130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moodle2EventLog: A Tool for Pedagogically-Driven Log Enrichment and Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Joudieh</w:t>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wil M.P. van Der Aalst</w:t>
+                <w:t xml:space="preserve">Damien Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Amoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013327300003932⟩</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022314v1</w:t>
+                <w:t xml:space="preserve">hal-05134819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRACE4PM: Trace Related Analysis and ClustEring for Process Modeling of Users’ Interactions in Information Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Moodle2EventLog: A Tool for Pedagogically-Driven Log Enrichment and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wil M.P. van Der Aalst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ania Dahache</w:t>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Suire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Seville (Spain), Spain. pp.3-19, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.452-463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92474-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013327300003932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090130v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
               </w:r>
@@ -629,64 +629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Telnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
@@ -724,103 +724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration d’une Méthode de Clustering des Traces Moodle via l’Encodage des SSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42e Congrès INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Nancy, France. pp.184-199</w:t>
@@ -875,64 +875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.48-61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -992,77 +992,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
@@ -1091,103 +1091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1251,64 +1251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PFIA 2022 Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1346,51 +1346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing Interactive Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,77 +1467,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de processus auto-définis : cas d’étude d’un moteur de recherche d’une bibliothèque numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.131-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,64 +1575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Automatic Assistance in Crisis Resolution with Process Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1683,77 +1683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based Assistance Method for Learner Academic Achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain. pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 18th International Conference on Advanced Learning Technologies (ICALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Mumbai, France. pp.355-357, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,64 +1882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'utilisation de la fouille de processus pour améliorer la sécurité des SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1977,51 +1977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Architecture for Pedagogical and Game Scenarios Adaptation in Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Debabi,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Development of the Information Society, Paper presented at the International Association for Development of the Information Society (IADIS) International Conference on E-Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2046,90 +2046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'analyse des parcours d'apprentissage en IUT par reconnaissance de procédés et recommandations à base de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,64 +2167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation Adaptative de Résultats de Recherche de Ressources Numériques dans un Environnement Personnalisé d'Apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2275,64 +2275,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation Adaptative de Résultats de Recherche de Ressources Numériques dans un Environnement Personnalisé d'Apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2383,51 +2383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected Digital Resource Management in Personal Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRISE : Adaptive environment for consolidated management of digital resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2573,51 +2573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Profile Modelling for Digital Resource Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2668,51 +2668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Digital Resource Modelling for Interactive System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2776,64 +2776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advances in Computer Entertainment Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Netherlands. pp.524-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The user's verbal ability and rationality: The borders of humans with computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Human Computer Interactions (ICHCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chennai, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Authoring Tool to Derive Valid Interactive Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Narrative Technologies 6 (INT6), Ninth Annual AAAI Conference on Artificial Intelligence and Interactive Digital Entertainment - AIIDE'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, United States. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3057,51 +3057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Spierling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Spierling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,51 +3385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Interactive Storytelling and Validation of Scenario by Means of Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,661 +3556,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Interactive Storytelling and Validation of Scenario by means of Linear Logic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Linear Logic for Non-LInear Storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third International Conference on Interactive Digital Storytelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.713-718</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714899v1</w:t>
+                <w:t xml:space="preserve">hal-00714889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Logic for Non-LInear Storytelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling of Interactive Storytelling and Validation of Scenario by means of Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dung Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The third International Conference on Interactive Digital Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Edinburgh, United Kingdom. pp.153-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16638-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714889v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jeu de Rôle : un modèle de récit interactif pour les jeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IRIS Network of Excellence : Future Directions in Interactive Storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylain Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
+                <w:t xml:space="preserve">Riccardo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.227-238</w:t>
+              <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Guimarães, Portugal. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436929v1</w:t>
+                <w:t xml:space="preserve">hal-00440333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tabletop RPG to Interactive Storytelling: Definition of a Story Manager for Videogames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Le Jeu de Rôle : un modèle de récit interactif pour les jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Guimarães, France. pp.121-126</w:t>
+              <w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440336v1</w:t>
+                <w:t xml:space="preserve">hal-00436929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle de narration interactive pour les jeux éducatifs : Une extension du Périple du Héros de Campbell pour la gestion des scénarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">From Tabletop RPG to Interactive Storytelling: Definition of a Story Manager for Videogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. p. 255 à 262</w:t>
+              <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Guimarães, France. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385642v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRIS Network of Excellence : Future Directions in Interactive Storytelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Proposition d'un modèle de narration interactive pour les jeux éducatifs : Une extension du Périple du Héros de Campbell pour la gestion des scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Leonardi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Guimarães, Portugal. pp.8-13</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. p. 255 à 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440333v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage d'un jeu : définition d'une architecture de commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4248,64 +4248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A storytelling model for educational games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4343,51 +4343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRIS Network of Excellence : Integrating Research in Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Donikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,64 +4468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing interactivity to Campbell's Hero's Journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4557,355 +4557,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception d'une application interactive à exécution adaptative - Conception d'un AIEA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Building a narrative out of Tetris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypermedias, Hypertests, Products, Tools and Methods (H2PTM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.289-294</w:t>
+              <w:t xml:space="preserve">11th International INPROCEEDINGS on Computer Games: AI, Animation, Mobile, Educational &amp; Serious Games (CGAMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, La Rochelle, France. pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361069v1</w:t>
+                <w:t xml:space="preserve">hal-00361075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plot monitoring for interactive narrative games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International INPROCEEDINGS on Advances in Computer Entertainment Technology (ACM SiGCHI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Salzburg, Autriche. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a narrative out of Tetris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Méthodologie de conception d'une application interactive à exécution adaptative - Conception d'un AIEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarramia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International INPROCEEDINGS on Computer Games: AI, Animation, Mobile, Educational &amp; Serious Games (CGAMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, La Rochelle, France. pp.101-105</w:t>
+              <w:t xml:space="preserve">Hypermedias, Hypertests, Products, Tools and Methods (H2PTM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361075v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de scénario pour la narration interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative execution of game: unfolding a correct story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5096,77 +5096,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Amel Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), pp.70-94. </w:t>
@@ -5217,51 +5217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Digital Resource Modeling as Service Provider and Consumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5302,217 +5302,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Validate Interactive Storytelling Scenarios in Linear Logic</w:t>
+                <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Edutainment - Special Issue on Interactive Digital Storytelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7544, pp.LNCS</w:t>
+              <w:t xml:space="preserve">ACM Computers in Entertainment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.ACM CIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765750v1</w:t>
+                <w:t xml:space="preserve">hal-00765742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
+                <w:t xml:space="preserve">A Methodology to Validate Interactive Storytelling Scenarios in Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computers in Entertainment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.ACM CIE</w:t>
+              <w:t xml:space="preserve">Transactions on Edutainment - Special Issue on Interactive Digital Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7544, pp.LNCS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765742v1</w:t>
+                <w:t xml:space="preserve">hal-00765750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STORYTELLING MODEL FOR EDUCATIONAL GAMES : HEROS INTERACTIVE JOURNEY</w:t>
               </w:r>
@@ -5587,260 +5587,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'un modèle de pilotage pour un jeu à récit interactif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A strorytelling model for educational games : heros interactive journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (2), pp.181-207</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1/2), pp.4--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714885v1</w:t>
+                <w:t xml:space="preserve">hal-00445497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strorytelling model for educational games : heros interactive journey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Définition d'un modèle de pilotage pour un jeu à récit interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1/2), pp.4--20</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.181-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445497v1</w:t>
+                <w:t xml:space="preserve">hal-00714885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLOT CONTROL FOR EMERGENT NARRATIVE: A CASE STUDY ON TETRIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5878,51 +5878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gas storage example as a benchmark for hybrid modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,77 +6044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User's Behavior in Digital Libraries: Process Mining Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Oslo, Norway. Digital Libraries for Open Knowledge, 11799, pp.388--392, Digital Libraries for Open Knowledge. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6161,64 +6161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Representation of Digital Resources Search Results in Personal Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6301,51 +6301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 5ièmes rencontres jeunes chercheurs en EIAH: RJC-EIAH 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,51 +6408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécution adaptative de trame narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6507,51 +6507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle et jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6589,51 +6589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas test d'une unité de stockage de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin-Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5243274"/>
+    <w:nsid w:val="D9041748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7035,51 +7035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champagnat-ronan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5256-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157277216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ania Dahache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92474-3_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabioch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chiganne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morcos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Debabi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sawadogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHCI-IEEE.2013.6887769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hoffmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spierling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4BW81MM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071423.2071467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Spierling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714899v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16638-9_20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QZ4SDW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361075v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2016.V6.498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champagnat Ronan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmas Guylain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augeraud Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Alla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30760-8_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champagnat-ronan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5256-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157277216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ania Dahache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92474-3_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabioch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chiganne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morcos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Debabi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sawadogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHCI-IEEE.2013.6887769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hoffmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spierling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4BW81MM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071423.2071467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Spierling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16638-9_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QZ4SDW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2016.V6.498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champagnat Ronan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmas Guylain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augeraud Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Alla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30760-8_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>