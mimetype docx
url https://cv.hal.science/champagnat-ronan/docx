--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -190,421 +190,421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRACE4PM: Trace Related Analysis and ClustEring for Process Modeling of Users’ Interactions in Information Systems</w:t>
+                <w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Joudieh</w:t>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ania Dahache</w:t>
+                <w:t xml:space="preserve">Damien Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Suire</w:t>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Champagnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Amoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Seville (Spain), Spain. pp.3-19, </w:t>
+              <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92474-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090130v1</w:t>
+                <w:t xml:space="preserve">hal-05134819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moodle2EventLog: A Tool for Pedagogically-Driven Log Enrichment and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mondou</w:t>
+                <w:t xml:space="preserve">Wil M.P. van Der Aalst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karell Bertet</w:t>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Amoury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.452-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013327300003932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134819v1</w:t>
+                <w:t xml:space="preserve">hal-05022314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moodle2EventLog: A Tool for Pedagogically-Driven Log Enrichment and Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">TRACE4PM: Trace Related Analysis and ClustEring for Process Modeling of Users’ Interactions in Information Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ania Dahache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.452-463, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Seville (Spain), Spain. pp.3-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0013327300003932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92474-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022314v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
               </w:r>
@@ -629,64 +629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Telnoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
@@ -718,269 +718,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration d’une Méthode de Clustering des Traces Moodle via l’Encodage des SSF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">DARS: Empowering Trust in Blockchain-Based Real-World Applications with A Decentralized Anonymous Reputation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.48-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635681v1</w:t>
+                <w:t xml:space="preserve">hal-04504228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARS: Empowering Trust in Blockchain-Based Real-World Applications with A Decentralized Anonymous Reputation System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Amélioration d’une Méthode de Clustering des Traces Moodle via l’Encodage des SSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42e Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.184-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04504228v1</w:t>
+                <w:t xml:space="preserve">hal-04635681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
               </w:r>
@@ -992,77 +992,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
@@ -1091,103 +1091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1251,64 +1251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PFIA 2022 Plate-Forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1346,51 +1346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing Interactive Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cabioch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,312 +1448,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de processus auto-définis : cas d’étude d’un moteur de recherche d’une bibliothèque numérique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an Automatic Assistance in Crisis Resolution with Process Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Morcos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.131-147</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain. pp.574-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297807v1</w:t>
+                <w:t xml:space="preserve">hal-02297837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Assistance in Crisis Resolution with Process Mining</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fouille de processus auto-définis : cas d’étude d’un moteur de recherche d’une bibliothèque numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valencia, Spain. pp.574-585</w:t>
+              <w:t xml:space="preserve">INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.131-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297837v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based Assistance Method for Learner Academic Achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain. pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouhineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 18th International Conference on Advanced Learning Technologies (ICALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Mumbai, France. pp.355-357, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,64 +1882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'utilisation de la fouille de processus pour améliorer la sécurité des SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1977,51 +1977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Architecture for Pedagogical and Game Scenarios Adaptation in Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Debabi,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Development of the Information Society, Paper presented at the International Association for Development of the Information Society (IADIS) International Conference on E-Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2046,90 +2046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'analyse des parcours d'apprentissage en IUT par reconnaissance de procédés et recommandations à base de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Leblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congès National de la Recherche des IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,64 +2167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation Adaptative de Résultats de Recherche de Ressources Numériques dans un Environnement Personnalisé d'Apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2275,64 +2275,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation Adaptative de Résultats de Recherche de Ressources Numériques dans un Environnement Personnalisé d'Apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2364,260 +2364,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Digital Resource Management in Personal Learning Environment</w:t>
+                <w:t xml:space="preserve">PRISE : Adaptive environment for consolidated management of digital resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Educational Technology and Information Engineering (AETIE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">The 22nd Conference on User Modeling, Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086274v1</w:t>
+                <w:t xml:space="preserve">hal-01086270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRISE : Adaptive environment for consolidated management of digital resources</w:t>
+                <w:t xml:space="preserve">Connected Digital Resource Management in Personal Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Conference on User Modeling, Adaptation and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Educational Technology and Information Engineering (AETIE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086270v1</w:t>
+                <w:t xml:space="preserve">hal-01086274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Profile Modelling for Digital Resource Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2668,51 +2668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Digital Resource Modelling for Interactive System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2776,64 +2776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advances in Computer Entertainment Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Netherlands. pp.524-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The user's verbal ability and rationality: The borders of humans with computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Human Computer Interactions (ICHCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chennai, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Authoring Tool to Derive Valid Interactive Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Narrative Technologies 6 (INT6), Ninth Annual AAAI Conference on Artificial Intelligence and Interactive Digital Entertainment - AIIDE'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, United States. pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3057,51 +3057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Spierling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3173,51 +3173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,51 +3290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Spierling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3385,51 +3385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,51 +3480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Interactive Storytelling and Validation of Scenario by Means of Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenn Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.713-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3670,51 +3670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Interactive Storytelling and Validation of Scenario by means of Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3767,597 +3767,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IRIS Network of Excellence : Future Directions in Interactive Storytelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Jeu de Rôle : un modèle de récit interactif pour les jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Leonardi</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Guimarães, Portugal. pp.8-13</w:t>
+              <w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440333v1</w:t>
+                <w:t xml:space="preserve">hal-00436929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Jeu de Rôle : un modèle de récit interactif pour les jeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">From Tabletop RPG to Interactive Storytelling: Definition of a Story Manager for Videogames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'09 : Rétrospective et perspective : 1989 - 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.227-238</w:t>
+              <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Guimarães, France. pp.121-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436929v1</w:t>
+                <w:t xml:space="preserve">hal-00440336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tabletop RPG to Interactive Storytelling: Definition of a Story Manager for Videogames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Proposition d'un modèle de narration interactive pour les jeux éducatifs : Une extension du Périple du Héros de Campbell pour la gestion des scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Guimarães, France. pp.121-126</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. p. 255 à 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440336v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle de narration interactive pour les jeux éducatifs : Une extension du Périple du Héros de Campbell pour la gestion des scénarios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The IRIS Network of Excellence : Future Directions in Interactive Storytelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cavazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Augeraud</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. p. 255 à 262</w:t>
+              <w:t xml:space="preserve">Second Joint International Conference on Interactive Digital Storytelling, ICIDS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Guimarães, Portugal. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385642v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage d'un jeu : définition d'une architecture de commande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A storytelling model for educational games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Workshop on Story-Telling and Educational Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Maasticht, Netherlands. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385510v1</w:t>
+                <w:t xml:space="preserve">hal-00385521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A storytelling model for educational games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pilotage d'un jeu : définition d'une architecture de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Story-Telling and Educational Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Maasticht, Netherlands. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385521v1</w:t>
+                <w:t xml:space="preserve">hal-00385510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IRIS Network of Excellence : Integrating Research in Interactive Storytelling</w:t>
               </w:r>
@@ -4468,64 +4468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bringing interactivity to Campbell's Hero's Journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4563,64 +4563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a narrative out of Tetris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4658,64 +4658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plot monitoring for interactive narrative games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4766,51 +4766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de conception d'une application interactive à exécution adaptative - Conception d'un AIEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarramia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4848,64 +4848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de scénario pour la narration interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative execution of game: unfolding a correct story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5096,77 +5096,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Hachicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Amel Zayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), pp.70-94. </w:t>
@@ -5217,51 +5217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Digital Resource Modeling as Service Provider and Consumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5302,217 +5302,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
+                <w:t xml:space="preserve">A Methodology to Validate Interactive Storytelling Scenarios in Linear Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computers in Entertainment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.ACM CIE</w:t>
+              <w:t xml:space="preserve">Transactions on Edutainment - Special Issue on Interactive Digital Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7544, pp.LNCS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765742v1</w:t>
+                <w:t xml:space="preserve">hal-00765750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Validate Interactive Storytelling Scenarios in Linear Logic</w:t>
+                <w:t xml:space="preserve">A Methodology to Derive a Valid Scenario of an Interactive Storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Dung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Edutainment - Special Issue on Interactive Digital Storytelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7544, pp.LNCS</w:t>
+              <w:t xml:space="preserve">ACM Computers in Entertainment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.ACM CIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765750v1</w:t>
+                <w:t xml:space="preserve">hal-00765742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A STORYTELLING MODEL FOR EDUCATIONAL GAMES : HEROS INTERACTIVE JOURNEY</w:t>
               </w:r>
@@ -5587,260 +5587,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strorytelling model for educational games : heros interactive journey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Définition d'un modèle de pilotage pour un jeu à récit interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (1/2), pp.4--20</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.181-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445497v1</w:t>
+                <w:t xml:space="preserve">hal-00714885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'un modèle de pilotage pour un jeu à récit interactif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A strorytelling model for educational games : heros interactive journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (2), pp.181-207</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (1/2), pp.4--20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714885v1</w:t>
+                <w:t xml:space="preserve">hal-00445497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLOT CONTROL FOR EMERGENT NARRATIVE: A CASE STUDY ON TETRIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Augeraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5878,51 +5878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gas storage example as a benchmark for hybrid modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6044,77 +6044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User's Behavior in Digital Libraries: Process Mining Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Morcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Oslo, Norway. Digital Libraries for Open Knowledge, 11799, pp.388--392, Digital Libraries for Open Knowledge. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6161,64 +6161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Representation of Digital Resources Search Results in Personal Learning Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6301,51 +6301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 5ièmes rencontres jeunes chercheurs en EIAH: RJC-EIAH 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6408,51 +6408,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exécution adaptative de trame narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6507,51 +6507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle et jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6589,51 +6589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas test d'une unité de stockage de gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valentin-Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9041748"/>
+    <w:nsid w:val="E2233B07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7035,51 +7035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champagnat-ronan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5256-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157277216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ania Dahache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92474-3_1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabioch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chiganne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morcos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Debabi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sawadogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHCI-IEEE.2013.6887769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hoffmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spierling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4BW81MM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071423.2071467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Spierling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16638-9_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QZ4SDW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440336v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385642v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2016.V6.498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765750v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champagnat Ronan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmas Guylain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augeraud Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714885v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Alla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30760-8_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/champagnat-ronan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5256-5706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157277216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ania Dahache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92474-3_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cabioch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chiganne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dieguez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morcos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouhineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Debabi," TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sawadogo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHCI-IEEE.2013.6887769" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hoffmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spierling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25289-1_27" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B4BW81MM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714904v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Augeraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071423.2071467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Spierling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765755v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cavazza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16638-9_20" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0QZ4SDW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Leonardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385521v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donikian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Szilas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361076v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarramia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2016.V6.498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765750v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450243v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champagnat Ronan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmas Guylain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augeraud Michel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Alla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valentin-Roubinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30760-8_40" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436918v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449643v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01734810v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>