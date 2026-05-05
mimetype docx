--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -280,235 +280,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New complexity results for parallel identical machine scheduling problems with preemption, release dates and regular criteria</w:t>
+                <w:t xml:space="preserve">A note on the paper &amp;quot;Minimizing total tardiness on parallel machines with preemptions&amp;quot; by Kravchenko and Werner (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 231 (2), pp.282-287. </w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.437-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10951-012-0283-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827762v1</w:t>
+                <w:t xml:space="preserve">hal-00752948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the paper &amp;quot;Minimizing total tardiness on parallel machines with preemptions&amp;quot; by Kravchenko and Werner (2012)</w:t>
+                <w:t xml:space="preserve">New complexity results for parallel identical machine scheduling problems with preemption, release dates and regular criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (4), pp.437-438. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (2), pp.282-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-012-0283-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2013.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752948v1</w:t>
+                <w:t xml:space="preserve">hal-00827762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general approach for optimizing regular criteria in the job-shop scheduling problem</w:t>
               </w:r>
@@ -1484,217 +1484,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine customer order scheduling to minimize total weighted late orders</w:t>
+                <w:t xml:space="preserve">Ordonnancement des commandes clients sur une machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">MOSIM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, nantes, France. pp.181-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363046v1</w:t>
+                <w:t xml:space="preserve">hal-00363042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des commandes clients sur une machine</w:t>
+                <w:t xml:space="preserve">Single machine customer order scheduling to minimize total weighted late orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, nantes, France. pp.181-189</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363042v1</w:t>
+                <w:t xml:space="preserve">hal-00363046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single machine scheduling of jobs with time window dependent processing times</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8606FD48"/>
+    <w:nsid w:val="36FACE16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2553,51 +2553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emn.fr/z-auto/clahlou/Home.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0283-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.01.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JGT8S0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207541003733775" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2601931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(00)00032-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Daste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024746" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J00M5HZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emn.fr/z-auto/clahlou/Home.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0283-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.01.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JGT8S0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207541003733775" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2601931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(00)00032-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Daste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024746" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J00M5HZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>