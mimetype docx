--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1484,217 +1484,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement des commandes clients sur une machine</w:t>
+                <w:t xml:space="preserve">Single machine customer order scheduling to minimize total weighted late orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, nantes, France. pp.181-189</w:t>
+              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363042v1</w:t>
+                <w:t xml:space="preserve">hal-00363046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single machine customer order scheduling to minimize total weighted late orders</w:t>
+                <w:t xml:space="preserve">Ordonnancement des commandes clients sur une machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Combinatorial Optimization (CO'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">MOSIM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, nantes, France. pp.181-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363046v1</w:t>
+                <w:t xml:space="preserve">hal-00363042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single machine scheduling of jobs with time window dependent processing times</w:t>
               </w:r>
@@ -2322,51 +2322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36FACE16"/>
+    <w:nsid w:val="39787F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2553,51 +2553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emn.fr/z-auto/clahlou/Home.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0283-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.01.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JGT8S0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207541003733775" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2601931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(00)00032-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Daste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024746" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J00M5HZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emn.fr/z-auto/clahlou/Home.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truffet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Lahlou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.01.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-012-0283-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.05.041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00613008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Mati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.01.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JGT8S0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00519237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207541003733775" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2009.03.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.jors.2601931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8191(00)00032-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362152v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Daste" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Essafi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0024746" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J00M5HZ8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baptiste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Carlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagliola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>