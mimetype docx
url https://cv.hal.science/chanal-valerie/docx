--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -66,1280 +66,1302 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Preferences in Creative Problem Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+                <w:t xml:space="preserve">Valéry Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Montfort</w:t>
+                <w:t xml:space="preserve">Emmanuel Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, No 36 (3), pp.11-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/e.jie.pr1.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Preferences in Creative Problem Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Prépublication, pp.I100-22. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">, 2020, Prépublication (3), pp.I100-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.pr1.0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l'innovation : il n'y a pas que le design thinking !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irrmann Olivier</w:t>
+                <w:t xml:space="preserve">Comment adresser les problèmes pernicieux de manière créative avec le design thinking ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1068541ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809990v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment adresser les problèmes pernicieux de manière créative avec le design thinking ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From Research to Innovation, How to Create Value for an IT Consulting and Engineering Service Firm through its Internal Research Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bergantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1068541ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Knowledge-Based Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJKBO.2017070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023197v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Research to Innovation, How to Create Value for an IT Consulting and Engineering Service Firm through its Internal Research Activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vers une ingénierie de la recherche en sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Breda</w:t>
+                <w:t xml:space="preserve">Humbert Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bergantz</w:t>
+                <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Knowledge-Based Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (253), pp.213-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJKBO.2017070101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.253.213-229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984938v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une ingénierie de la recherche en sciences de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment l'enseignement du business model en école de design questionne l'identité professionnelle des designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humbert Lesca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain-Charles Martinet</w:t>
+                <w:t xml:space="preserve">Apolline Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.253.213-229⟩</w:t>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 316 (1), pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hume.316.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984912v1</w:t>
+                <w:t xml:space="preserve">hal-01984927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'enseignement du business model en école de design questionne l'identité professionnelle des designers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Building knowledge for innovation management: The experience of the Umanlab research team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apolline Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The journal of information and knowledge management systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol 42 (Issue 3/4), pp: 396-415</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984927v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building knowledge for innovation management: The experience of the Umanlab research team</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chanal</w:t>
+                <w:t xml:space="preserve">The difficulties in elaborating a business model opened to innovation communities: the case of Crowdspirit platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The journal of information and knowledge management systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol 42 (Issue 3/4), pp: 396-415</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol.13, (n°4, special issue,), p. 318-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00849585v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difficulties in elaborating a business model opened to innovation communities: the case of Crowdspirit platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Droits de propriété intellectuelle et open innovation : les apports de Chesbrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vol.13, (n°4, special issue,), p. 318-341</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (3), pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642474v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difficulties involved in developing business models open to innovation communities: the case of a crowdsourcing platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
+                <w:t xml:space="preserve">Quel management des DPI dans les business models ouverts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13 (4), pp.318-341</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol. 37, (n°210,), p. 99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00544357v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00640265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel management des DPI dans les business models ouverts ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Chanal</w:t>
+                <w:t xml:space="preserve">The difficulties involved in developing business models open to innovation communities: the case of a crowdsourcing platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vol. 37, (n°210,), p. 99-115</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.318-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00640265v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits de propriété intellectuelle et open innovation : les apports de Chesbrough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels business models pour les plateformes web 2.0.: les apports de la théorie des marchés bifaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Chanal</w:t>
+                <w:t xml:space="preserve">Romain Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (3), pp.99-104</w:t>
+              <w:t xml:space="preserve">FACEF Pesquisa - Desenvolvimento e Gestão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (3), pp.379-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469937v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels business models pour les plateformes web 2.0.: les apports de la théorie des marchés bifaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quelle GRH dans les organisations ambidextres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhiffalah Sawsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Parent</w:t>
+                <w:t xml:space="preserve">Christian Defelix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FACEF Pesquisa - Desenvolvimento e Gestão</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 12 (3), pp.379-395</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187, pp.161-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00525300v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00486778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gestion des ressources humaines dans les organisations ambidextres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Defelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,64 +1412,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des scénarios pour explorer les modèles d'affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expansion Management Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 128, pp.108-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1466,729 +1488,634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle GRH dans les organisations ambidextres ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La rhétorique de la stratégie : comment le dirigeant crée-t-il un ordre pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhiffalah Sawsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Defelix</w:t>
+                <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 187, pp.161-175</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (2), pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00486778v1</w:t>
+                <w:t xml:space="preserve">halshs-00182810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhétorique de la stratégie : comment le dirigeant crée-t-il un ordre pour l'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les personnes innovantes dans les entreprises doivent-elles faire l’objet d’une GRH spécifique ? Une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tannery</w:t>
+                <w:t xml:space="preserve">Christian Defélix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galey Béatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10 (2), pp.97</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (mars avril), pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00182810v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les personnes innovantes dans les entreprises doivent-elles faire l’objet d’une GRH spécifique ? Une étude exploratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chanal</w:t>
+                <w:t xml:space="preserve">Comment concilier innovation d'exploitation et innovation d'exploration : une étude de cas dans le secteur automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Defélix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Galey Béatrice</w:t>
+                <w:t xml:space="preserve">C. Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (mars avril), pp.99-113</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577708v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concilier innovation d'exploitation et innovation d'exploration : une étude de cas dans le secteur automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Mothe</w:t>
+                <w:t xml:space="preserve">Comment concilier innovation d'exploitation et innovation d'exploration : une étude de cas dans le secteur automobile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">, 2005, 31 (154), pp.173-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00101889v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concilier innovation d'exploitation et innovation d'exploration : une étude de cas dans le secteur automobile.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Récits et Management : Introduction au Numéro Spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 31 (154), pp.173-191</w:t>
+              <w:t xml:space="preserve">, 2005, 31 (159), pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368421v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits et Management : Introduction au Numéro Spécial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chanal</w:t>
+                <w:t xml:space="preserve">Les personnes innovantes dans les entreprises doivent-elles faire l'objet d'une GRH spécifique ? Une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Galey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 31 (159), pp.9-14</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, mars-avril 2005 (2), pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368405v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00101893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les personnes innovantes dans les entreprises doivent-elles faire l'objet d'une GRH spécifique ? Une étude exploratoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Chanal</w:t>
+                <w:t xml:space="preserve">Gestion collaborative et capitalisation des idées émergentes en innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2198,1910 +2125,2255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former par le design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Irrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Management et Société, 2022, 978-2-37687-603-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04688880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner l'innovation : il n'y a pas que le design thinking !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrmann Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Describing and assessing co-design competences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Raynauld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01185808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des scénarios pour explorer les modèles d'affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e-SENSE capturing ambient intelligence for Mobile Communications through Wireless Sensor Networks : report on economic and strategic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Le Gall</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-04688880v1</w:t>
+                <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00248514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du problème dans un processus de créativité : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Caron Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laurence Caron Fasan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Montfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing and Assessing Co‐Design Competences: Some Pre‐liminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Raynauld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Innovation and Entrepreneurship (ICIE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designers’ professional identity when confronted to value creation rationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EGOS colloquium,Bridging Continents, Cultures and Worldviews,Sub-theme 09 Identity in Art, Design and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface qualification between the research central team and design officices in order to evaluate the knowledge sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fraslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design ICED11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Denmark, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel management des droits de propriété dans les business models ouverts ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Born to be Wild: Using Communities of Practice as a Tool for Knowledge Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Kimble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Open Innovation" de l'Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Caen, France</w:t>
+              <w:t xml:space="preserve">Ethicomp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tarragona, Spain. pp.71-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493065v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00483133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel management des droits de propriété intellectuelle dans les business models ouverts : une lecture critique des travaux de Chesbrough</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Quel management des droits de propriété dans les business models ouverts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier AIMS - Les modèles d'innovation ouverte : quelles tratiques pour quels enjeux ?</w:t>
+              <w:t xml:space="preserve">Colloque "Open Innovation" de l'Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469936v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing exploratory innovation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garel</w:t>
+                <w:t xml:space="preserve">Quel management des droits de propriété intellectuelle dans les business models ouverts : une lecture critique des travaux de Chesbrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Back to the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Atelier AIMS - Les modèles d'innovation ouverte : quelles tratiques pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00496341v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Born to be Wild: Using Communities of Practice as a Tool for Knowledge Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Managing exploratory innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chris Kimble</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethicomp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tarragona, Spain. pp.71-80</w:t>
+              <w:t xml:space="preserve">Back to the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00483133v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00496341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels business models pour les plateformes Web 2.0. : les apports de la théorie des marchés bi-faces.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Role of Rhetoric in the Creation of Strategic Coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.1-27</w:t>
+              <w:t xml:space="preserve">Communicative dimensions of strategic planning, Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00455382v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00486796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Scenario-based Design Methodology for Collaborative Technology Innovation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quels business models pour les plateformes Web 2.0. : les apports de la théorie des marchés bi-faces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Future of Innovation (ISPIM - International Journal of Innovation Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vienne, Austria. pp.99</w:t>
+              <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00417935v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00455382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Rhetoric in the Creation of Strategic Coherence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Integrated Scenario-based Design Methodology for Collaborative Technology Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Tannery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative dimensions of strategic planning, Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Chicago, United States</w:t>
+              <w:t xml:space="preserve">The Future of Innovation (ISPIM - International Journal of Innovation Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vienne, Austria. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00486796v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00417935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to invent a new business model based on crowdsourcing : the Crowdspirit ® case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Sophia-Antipolis, France. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing as a way to access external knowledge for innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00367373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to invent a new business model based on crowdsourcing: The crowdspirit ® case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euram,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ljubljana, Slovénie. pp.actes sur site internet de EURAM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to invent a new business model based on crowdsourcing: the Crowdspiritcase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIième conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nice, France. pp.actes sur site internet de AIMS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00376837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to invent a new business model based on crowdsourcing: the Crowdspirit ® case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lubjana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés d'innovation au cœur du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISLF Congrès 2008 "Être en société. Le lien social à l'épreuve des cultures"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istambul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00369012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to explore new business models for technological innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montréal, Canada. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00367982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment explorer de nouveaux business models pour les innovations technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Montréal, Canada. non spécifiée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaire stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Castan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Tunis, Tunisie. pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4111,1170 +4383,900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Verganti : le design au service de l’innovation de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Burger-Helmchen; Caroline Hussler; Patrick Cohendet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management de l'innovation et de la créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Edition Management et Société, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Tannery; Jean-Philippe Denis; Taieb Hafsi; Alain Charles Martinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.383-398, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser le réseau de valeur, pour concevoir un nouveau business model profitable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Introduction : Pourquoi il faut repenser les business models des innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cartoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modéliser le réseau de valeur, pour concevoir un nouveau business model profitable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 6,, Presse Universitaire Grenoble, 2011, In "Business models dans l'innovation, Pratiques et méthodes", sous la direction de V. Chanal</w:t>
+              <w:t xml:space="preserve">In "Business models dans l'innovation, Pratiques et méthodes", sous la direction de V. Chanal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG (Presse Universitaire Grenoble), pp.15-23, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01084429v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01074102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un business model rentable basé sur la gratuité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modéliser le réseau de valeur, pour concevoir un nouveau business model profitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Haggege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Giannelloni</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Socquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cartoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In "Business models dans l'innovation, Pratiques et méthodes", sous la direction de V. Chanal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUG (Presse Universitaire Grenoble), Chapitre 4, 2011</w:t>
+              <w:t xml:space="preserve">Modéliser le réseau de valeur, pour concevoir un nouveau business model profitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 6,, Presse Universitaire Grenoble, 2011, In "Business models dans l'innovation, Pratiques et méthodes", sous la direction de V. Chanal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01074103v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking business models for innovation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire un business model rentable basé sur la gratuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Giannelloni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Business Models for innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.154, 2011</w:t>
+              <w:t xml:space="preserve">In "Business models dans l'innovation, Pratiques et méthodes", sous la direction de V. Chanal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG (Presse Universitaire Grenoble), Chapitre 4, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00566298v2</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01074103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi il faut repenser les business models des innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rethinking business models for innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigmund Akselsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cartoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In "Business models dans l'innovation, Pratiques et méthodes", sous la direction de V. Chanal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUG (Presse Universitaire Grenoble), pp.15-23, 2011</w:t>
+              <w:t xml:space="preserve">Rethinking Business Models for innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.154, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01074102v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ouverte et communautés : vers de nouveaux modèles d'affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Pras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management : enjeux de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.353-359, 2009, Fnege</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00455365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un business model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Management de l’Innovation", de S. Le Loarne and S. Blanco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Education, pp.187-206, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01084333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie en pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management, fondements et renouvellements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Sciences Humaines, pp.42-50, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser l'émergence de communautés de pratique pour le partage de connaissances : retour d'expérience à partir du cas e2v Grenoble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rommeveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Lesca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management, systèmes d'information et connaissances tacites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, pp.171-202, 2007, Informatique et systèmes d'information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486801v1</w:t>
-              </w:r>
-[...268 lines deleted...]
-                <w:t xml:space="preserve">halshs-00248514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5421,51 +5423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron Fasan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Merminod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montfort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Merminod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0100" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irrmann Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068541ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Breda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bergantz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2017070101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Lesca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.213-229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhiffalah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiffalah Sawsen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacaze" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galey B&#233;atrice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mothe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065060v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynauld" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fraslin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kimble" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavoisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pelissier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369012v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455372v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Authier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Haggege" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Socquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cartoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074103v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Giannelloni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566298v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Akselsen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368423v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cappe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rommeveaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Merminod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.pr1.0100" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0100" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Merminod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068541ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Breda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bergantz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKBO.2017070101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984912v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Lesca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Charles Martinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.253.213-229" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Le Gall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469937v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525300v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiffalah Sawsen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Defelix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dhiffalah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacaze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galey B&#233;atrice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mothe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Deloule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irrmann Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raynauld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00248514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron Fasan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montfort" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107992v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fraslin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kimble" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469936v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavoisy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pelissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369012v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367982v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176807v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455372v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Authier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Haggege" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Socquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cartoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074103v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Giannelloni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566298v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigmund Akselsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00455365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486801v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cappe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rommeveaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>