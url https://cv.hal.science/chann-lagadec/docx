--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -3524,51 +3524,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34F2E119"/>
+    <w:nsid w:val="61CA3DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>