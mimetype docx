--- v1 (2026-04-01)
+++ v2 (2026-05-17)
@@ -141,1877 +141,1873 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering a microfluidic platform for cell extravasation monitoring and downstream characterization of disseminated cells</w:t>
+                <w:t xml:space="preserve">Human brain pericytes protect the blood–brain barrier from triple‐negative breast cancer cells while promoting tumor aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sivery</w:t>
+                <w:t xml:space="preserve">Eloise Happernegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Woesteland</w:t>
+                <w:t xml:space="preserve">Marine Carroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Duval</w:t>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Denoulet</w:t>
+                <w:t xml:space="preserve">Lucie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Soncin</w:t>
+                <w:t xml:space="preserve">Fumitaka Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (2), pp.e70070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0279981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ccs3.70070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302052v1</w:t>
+                <w:t xml:space="preserve">hal-05612527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABSP: an automated R tool to efficiently analyze region-specific CpG methylation from bisulfite sequencing PCR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Engineering a microfluidic platform for cell extravasation monitoring and downstream characterization of disseminated cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sivery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Woesteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Schnipper</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad008⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0279981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488633v1</w:t>
+                <w:t xml:space="preserve">hal-05302052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Cell Electrochemical Aptasensor Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuo Li</w:t>
+                <w:t xml:space="preserve">ABSP: an automated R tool to efficiently analyze region-specific CpG methylation from bisulfite sequencing PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+                <w:t xml:space="preserve">Mathilde Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chann Lagadec</w:t>
+                <w:t xml:space="preserve">François Anquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+                <w:t xml:space="preserve">Audrey Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuhiko Nishiguchi</w:t>
+                <w:t xml:space="preserve">Julie Schnipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (8), pp.2921-2926. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssensors.3c00570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289140v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrkA Co-Receptors: The Janus Face of TrkA?</w:t>
+                <w:t xml:space="preserve">Single-Cell Electrochemical Aptasensor Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Shuo Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Cleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Nishiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15071943⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (8), pp.2921-2926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.3c00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447398v1</w:t>
+                <w:t xml:space="preserve">hal-04289140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of GD3 Synthase ST8Sia I in Cancers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">TrkA Co-Receptors: The Janus Face of TrkA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delannoy</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Cancers, 14 (5), pp.1299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14051299⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15071943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03678349v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct interaction of TrkA/CD44v3 is essential for NGF-promoted aggressiveness of breast cancer cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of GD3 Synthase ST8Sia I in Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Aubert</w:t>
+                <w:t xml:space="preserve">Angélina Kasprowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Corbet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-022-02314-4⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cancers, 14 (5), pp.1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14051299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859110v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vimentin Promotes the Aggressiveness of Triple Negative Breast Cancer Cells Surviving Chemotherapeutic Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Winter</w:t>
+                <w:t xml:space="preserve">Direct interaction of TrkA/CD44v3 is essential for NGF-promoted aggressiveness of breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trouvilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cicero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meignan</w:t>
+                <w:t xml:space="preserve">Romain Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Völkel</w:t>
+                <w:t xml:space="preserve">Léo Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Angrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chopin</w:t>
+                <w:t xml:space="preserve">Cyril Corbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10061504⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-022-02314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488658v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vimentin Promotes the Aggressiveness of Triple Negative Breast Cancer Cells Surviving Chemotherapeutic Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+                <w:t xml:space="preserve">Samuel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Poiraud</w:t>
+                <w:t xml:space="preserve">Pamela Völkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Paget</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stoup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
+                <w:t xml:space="preserve">Valérie Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), pp.1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10061504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369738v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot-assisted spidermass for in vivo real-time topography mass spectrometry imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new pancreatic adenocarcinoma‐derived organoid model of acquired chemoresistance to FOLFIRINOX: first insight of the underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hadj Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Ogrinc</w:t>
+                <w:t xml:space="preserve">Charles Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
+                <w:t xml:space="preserve">Sonia Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chaillou</w:t>
+                <w:t xml:space="preserve">Nicolas Stoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Saudemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chann Lagadec</w:t>
+                <w:t xml:space="preserve">Soumaya El Moghrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Analytical Chemistry, </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (1), pp.32-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.202100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990566v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369738v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Breast Cancer Cell Aggressiveness by lncRNA H19 and its Mir-675 Derivative: Insight into Shared and Different Actions</w:t>
+                <w:t xml:space="preserve">Robot-assisted spidermass for in vivo real-time topography mass spectrometry imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evodie Peperstraete</w:t>
+                <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lecerf</w:t>
+                <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Collette</w:t>
+                <w:t xml:space="preserve">Paul Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Vennin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Raby</w:t>
+                <w:t xml:space="preserve">Philippe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12071730⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Analytical Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c01692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896573v1</w:t>
+                <w:t xml:space="preserve">hal-03990566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProNGF increases breast tumor aggressiveness through functional association of TrkA with EphA2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Aubert</w:t>
+                <w:t xml:space="preserve">Enhancement of Breast Cancer Cell Aggressiveness by lncRNA H19 and its Mir-675 Derivative: Insight into Shared and Different Actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evodie Peperstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chann Lagadec</w:t>
+                <w:t xml:space="preserve">Clément Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Raby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2019.02.019⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12071730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04276997v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">s-SHIP Promoter Expression Identifies Mouse Mammary Cancer Stem Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">ProNGF increases breast tumor aggressiveness through functional association of TrkA with EphA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (1), pp.10-20. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 449, pp.196 - 206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2019.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2019.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02347800v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD44 and CD24 Expression and Prognostic Significance in Canine Mammary Tumors</w:t>
+                <w:t xml:space="preserve">s-SHIP Promoter Expression Identifies Mouse Mammary Cancer Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rogez</w:t>
+                <w:t xml:space="preserve">Lu Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pascal</w:t>
+                <w:t xml:space="preserve">Marie-José Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bobillier</w:t>
+                <w:t xml:space="preserve">Eric Adriaenssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Machuron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chann Lagadec</w:t>
+                <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (3), pp.377-388. </w:t>
+              <w:t xml:space="preserve">Current Stem Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.10-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0300985818813653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stemcr.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276982v1</w:t>
+                <w:t xml:space="preserve">hal-02347800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">s-SHIP Promoter Expression Identifies Mouse Mammary Cancer Stem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Adriaenssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouchaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.10-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.stemcr.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,1279 +2016,1417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis of Breast Cancer Stem Cells and Development of a pALDH1A1:mNeptune Reporter System for Live Tracking</w:t>
+                <w:t xml:space="preserve">CD44 and CD24 Expression and Prognostic Significance in Canine Mammary Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Bidan</w:t>
+                <w:t xml:space="preserve">Bernadette Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bailleul-Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Denoulet</w:t>
+                <w:t xml:space="preserve">Quentin Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bobillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Machuron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201800454⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (3), pp.377-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0300985818813653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276957v1</w:t>
+                <w:t xml:space="preserve">hal-04276982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WhatsApp com between glioma stem cells and differentiated cells to sustain tumor growth</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptomic Analysis of Breast Cancer Stem Cells and Development of a pALDH1A1:mNeptune Reporter System for Live Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailleul-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (21-22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201800454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/sci.2018.08.04⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04447407v1</w:t>
+                <w:t xml:space="preserve">hal-04276957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a MEMS device with built-in microfluidics for biophysical single cell characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+                <w:t xml:space="preserve">WhatsApp com between glioma stem cells and differentiated cells to sustain tumor growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Alain Toillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manabu Ataka</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xuefen Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (6), pp.275. </w:t>
+              <w:t xml:space="preserve">Stem Cell Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.28-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi9060275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/sci.2018.08.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185615v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synuclein gamma expression enhances radiation resistance of breast cancer cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing a MEMS device with built-in microfluidics for biophysical single cell characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yucui Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chann Lagadec</w:t>
+                <w:t xml:space="preserve">Yuki Takayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Bourette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momoko Kumemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Ataka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.25415⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi9060275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347836v1</w:t>
+                <w:t xml:space="preserve">hal-03185615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch-22: does breast cancer radiotherapy have negative impacts too?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Synuclein gamma expression enhances radiation resistance of breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yucui Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Pajonk</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bourette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.25415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/fon.12.55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03991170v1</w:t>
+                <w:t xml:space="preserve">hal-02347836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ku86 is important for TrkA overexpression-induced breast cancer cell invasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Catch-22: does breast cancer radiotherapy have negative impacts too?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pajonk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prca.200900148⟩</w:t>
+              <w:t xml:space="preserve">Future Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.643 - 645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fon.12.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060333v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03991170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ku86 is important for TrkA overexpression-induced breast cancer cell invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (6-7), pp.580-590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/prca.200900148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458781v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerve growth factor promotes breast cancer angiogenesis by activating multiple pathways.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Ku86 is important for TrkA overexpression-induced breast cancer cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Hondermarck</w:t>
+                <w:t xml:space="preserve">Christophe Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-4598-9-157⟩</w:t>
+              <w:t xml:space="preserve">PROTEOMICS - Clinical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (6-7), pp.580-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prca.200900148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663736v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerve growth factor receptor TrkA signaling in breast cancer cells involves Ku70 to prevent apoptosis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nerve growth factor promotes breast cancer angiogenesis by activating multiple pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Adriaenssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Slomianny</w:t>
+                <w:t xml:space="preserve">Emmanuelle Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hondermarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M700119-MCP200⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-4598-9-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653351v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nerve growth factor receptor TrkA signaling in breast cancer cells involves Ku70 to prevent apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chann Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram El Yazidi-Belkoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (11), pp.1842-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M700119-MCP200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stable expression of sialyl-Tn antigen in T47-D cells induces a decrease of cell adhesion and an increase of cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Krzewinski-Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefen Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 90, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3302,161 +3436,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot-Assisted SpiderMass for in vivo Real-Time Topography Mass Spectrometry Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ogrinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kruszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chann Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3524,51 +3658,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61CA3DF1"/>
+    <w:nsid w:val="6D5FFD14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3755,51 +3889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chann-lagadec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4250-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279981" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488633v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Nishiguchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.3c00570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15071943" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Kasprowicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051299" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02314-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Angrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chopin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Peperstraete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecerf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vennin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276997v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.02.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Truong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.05.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rogez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bobillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985818813653" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276957v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bidan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailleul-Dubois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800454" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447407v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2018.08.04" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Takayama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Ataka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9060275" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucui Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bourette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25415" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03991170v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pajonk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon.12.55" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Romon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tastet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900148" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02458781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hondermarck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-157" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Yazidi-Belkoura" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700119-MCP200" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086279v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chann-lagadec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4250-2010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612527v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Happernegg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Carrou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cicero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dehouck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitaka Shimizu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccs3.70070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sivery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Woesteland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denoulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Soncin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0279981" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brul&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anquez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chann Lagadec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Cleri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Nishiguchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.3c00570" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trouvilliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Alain Toillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15071943" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03678349v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Kasprowicz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Corbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-022-02314-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Winter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meignan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela V&#246;lkel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Angrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chopin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10061504" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369738v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hadj Bachir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poiraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stoup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya El Moghrabi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202100003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03990566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ogrinc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kruszewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saudemont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c01692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Peperstraete" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lecerf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Collette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Vennin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Raby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12071730" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276997v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2019.02.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Truong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adriaenssens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouchaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2019.05.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rogez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bobillier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Machuron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985818813653" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bidan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailleul-Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201800454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefen Le Bourhis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/sci.2018.08.04" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185615v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Takayama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Perret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Kumemura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Ataka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi9060275" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucui Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bourette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.25415" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03991170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pajonk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fon.12.55" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060333v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Romon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tastet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prca.200900148" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02458781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Germain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hondermarck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-9-157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653351v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Page" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Yazidi-Belkoura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M700119-MCP200" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Julien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Krzewinski-Recchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>