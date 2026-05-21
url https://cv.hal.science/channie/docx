--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -133,261 +133,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silk Road orientations in Xinjiang archaeology and shifting implications for Eurasian studies</w:t>
+                <w:t xml:space="preserve">Big data analytics and ‘Silk Road’ heritage in Inner Asia: Directions and discrepancies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Asian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-32. </w:t>
+              <w:t xml:space="preserve">Acta Via Serica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.33-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0026749X24000568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22679/avs.2025.10.2.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126610v1</w:t>
+                <w:t xml:space="preserve">hal-05484263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big data analytics and ‘Silk Road’ heritage in Inner Asia: Directions and discrepancies</w:t>
+                <w:t xml:space="preserve">Fringe Landscapes: A Hypothesis on the Dynamics of Settlement and Mobility in Iron Age Inner Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Via Serica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (2), pp.33-60. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22679/avs.2025.10.2.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-025-09721-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484263v1</w:t>
+                <w:t xml:space="preserve">hal-05231864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fringe Landscapes: A Hypothesis on the Dynamics of Settlement and Mobility in Iron Age Inner Asia</w:t>
+                <w:t xml:space="preserve">Silk Road orientations in Xinjiang archaeology and shifting implications for Eurasian studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (4), pp.64. </w:t>
+              <w:t xml:space="preserve">Modern Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-025-09721-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0026749X24000568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231864v1</w:t>
+                <w:t xml:space="preserve">hal-05126610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmopolitanisms in China’s Eurasian history: A critical approach</w:t>
               </w:r>
@@ -458,291 +458,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polymorphism and tradition of funerary practices of medieval Turks in light of new findings from Tuva Republic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Synthesis of the Dibble et al. Controlled Experiments into the Mechanics of Lithic Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam C Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon P Mcpherron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylar Abdolahzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (9), pp.e0274537. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-022-09586-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856023v1</w:t>
+                <w:t xml:space="preserve">hal-03856078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synthesis of the Dibble et al. Controlled Experiments into the Mechanics of Lithic Production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The polymorphism and tradition of funerary practices of medieval Turks in light of new findings from Tuva Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
+                <w:t xml:space="preserve">Timur Sadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam C Lin</w:t>
+                <w:t xml:space="preserve">Jegor Blochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon P Mcpherron</w:t>
+                <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aylar Abdolahzadeh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gino Caspari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (9), pp.e0274537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-022-09586-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856078v1</w:t>
+                <w:t xml:space="preserve">hal-03856023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “The Burial Record of Prehistoric Liangshan in Southwest China: Graves as Composite Objects. Anke Hein. Cham, Switzerland: Springer International Publishing, 2017. 534 pp. 1 online resource. ISBN 9783319423838, 9783319423845 (eBook). DOI 10.1007/978-3-319-42384-5”</w:t>
               </w:r>
@@ -983,64 +983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing platform surface interior angle (PSIA) and its role in flake formation, size and shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon P Mcpherron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aylar Abdolahzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1556,51 +1556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0026749X24000568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22679/avs.2025.10.2.002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09721-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Kyle Crossley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0026749X25000083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Sadykov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegor Blochin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Caspari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam C Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon P Mcpherron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylar Abdolahzadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09586-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2020.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Cong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2020.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai N. Seregin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Djakovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241714" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2020.0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-37.3.542" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqiu Shao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484263v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22679/avs.2025.10.2.002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-025-09721-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126610v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0026749X24000568" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Kyle Crossley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0026749X25000083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam C Lin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon P Mcpherron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylar Abdolahzadeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-022-09586-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856023v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Sadykov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jegor Blochin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Caspari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274537" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2020.0030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dexin Cong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2020.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai N. Seregin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Djakovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0241714" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/asi.2020.0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-37.3.542" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqiu Shao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>