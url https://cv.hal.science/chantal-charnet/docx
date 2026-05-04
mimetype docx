--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -1766,200 +1766,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique, pourquoi pas en prison ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cours en hybride ça sort de l'ordinaire&amp;quot;. Analyse d'une pratique innovante : quand le CM est proposé à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe de Recherche Interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HAL-01277721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277116v1</w:t>
+                <w:t xml:space="preserve">hal-01277721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cours en hybride ça sort de l'ordinaire&amp;quot;. Analyse d'une pratique innovante : quand le CM est proposé à distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique, pourquoi pas en prison ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alidières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Groupe de Recherche Interdisciplinaire IDEFI-UM3D, Jun 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277721v1</w:t>
+                <w:t xml:space="preserve">hal-01277116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du forum au réseau social : usages et détournements</w:t>
               </w:r>
@@ -2418,165 +2418,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bonsoir, vous êtes occupée ? j'aurais une question par rapport au devoir 2. » Analyse d’activités communicatives en ligne : les échanges synchrones impromptus</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que concevoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence dans le cadre de la journée "Les acteurs du e-learning en Languedoc-Roussillon", Université Ouverte Languedoc Roussillon, Montpellier, 23 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019375v1</w:t>
+                <w:t xml:space="preserve">hal-03075493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que concevoir ?</w:t>
+                <w:t xml:space="preserve">« Bonsoir, vous êtes occupée ? j'aurais une question par rapport au devoir 2. » Analyse d’activités communicatives en ligne : les échanges synchrones impromptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cadre de la journée "Les acteurs du e-learning en Languedoc-Roussillon", Université Ouverte Languedoc Roussillon, Montpellier, 23 janvier 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075493v1</w:t>
+                <w:t xml:space="preserve">hal-02019375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et maintenant, on va y arriver ?</w:t>
               </w:r>
@@ -2625,230 +2625,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Effective Uses of the Digital Workspace in Higher Education : the Case of the Languedoc-Roussillon Digital University 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t>
+                <w:t xml:space="preserve">Le projet ENTICE : analyse d'une intégration technologique dans les pratiques universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNIS: European University Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">Innovations, usages, réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00097084v1</w:t>
+                <w:t xml:space="preserve">edutice-00136400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ENTICE : analyse d'une intégration technologique dans les pratiques universitaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Effective Uses of the Digital Workspace in Higher Education : the Case of the Languedoc-Roussillon Digital University 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations, usages, réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EUNIS: European University Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00136400v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00097084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur les usages ENT-Le programme de recherche ENTICE</w:t>
               </w:r>
@@ -3343,51 +3343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les enseignants rencontrent le numérique : innovation imposée ou attendue ? Le cas de l'ENT dans le déploiement de l'Université numérique en Région Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4557,77 +4557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques attendues et usages réels des environnements numériques dans la mise en œuvre et le déploiement de l'Université Numérique en Région Languedoc-Roussillon (UNR-LR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Monino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4756,51 +4756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E65A6113"/>
+    <w:nsid w:val="63F5F3C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4987,51 +4987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-charnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9966-1439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060597100" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14253" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alidi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2014.155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Qotb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scherer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01277721" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01268082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075493v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00097084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00136400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04922297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hhttp://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03977670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses@mines-paristech.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331457v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-charnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9966-1439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060597100" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14253" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079987v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alidi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2014.155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080033v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carriere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395786v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005784ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Qotb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HAL-01277721" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scherer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01268082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010556v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00136400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00097084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816548v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04922297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hhttp://www.pressesdesmines.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03977670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses@mines-paristech.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609911v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100143180&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331457v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>