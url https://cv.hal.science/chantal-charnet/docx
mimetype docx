--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -4756,51 +4756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F5F3C3"/>
+    <w:nsid w:val="5F5F9709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>