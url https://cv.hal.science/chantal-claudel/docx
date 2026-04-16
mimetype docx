--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -724,196 +724,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nommer l’enfant dans la Convention internationale des droits de l’enfant en japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Konuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LCM (Lingue Culture Mediazioni/Languages Cultures Mediation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9788879168144, pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7359/814-2017-clau⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place de l’analyse de discours en didactique du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les carnets du cediscor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cediscor.1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01679421v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03979316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t>
               </w:r>
@@ -2371,50 +2371,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04650293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démarches et outils pour traiter qualitativement des données recueillies dans différents contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Martinez Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Master 2 SDL-DDLES "Vers une meilleure compréhension de l’acquisition, appropriation et enseignement des langues étrangères et secondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de sciences du langage (Masterants M2 de didactique des langues étrangères et secondes) Université Paris 8, Jan 2023, Saint-Denis, Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politesse, façon de dire... analyser et exploiter les contraintes sociales en situations formelle vs informelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2423,73 +2505,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference Tradition and innovation in scientific research, 12th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alecu Russo Balti State University, Oct 2023, Balti, Moldavie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l'argumentation en français langue étrangère avec des arbres argumentatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2505,1783 +2587,1701 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE - Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Démarches et outils pour traiter qualitativement des données recueillies dans différents contextes</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intention dans sa relation à la politesse en japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, UFR de sciences du langage (Masterants M2 de didactique des langues étrangères et secondes) Université Paris 8, Jan 2023, Saint-Denis, Paris 8, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude - "Le concept d'Intention : Histoire et perspectives contemporaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris - Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'intention dans sa relation à la politesse en japonais</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to express embarrassment in Persian, Japanese and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Moallemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPrA - International Pragmatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la formation au traitement de documents authentiques en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion d’authenticité en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EDA (EA 4071), Université Paris Cité, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourse analysis and contrastive discourse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Argumentation and Culture. Theme: Argumentation, Language and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sun Yat-sen University, Jan 2022, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner l'argumentation en contexte de FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International d'alphabétisation académique : l'argumentation multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Murcie (Espagne), May 2022, Murcie, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intention et politesse dans la langue japonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - "Le concept d'Intention : Histoire et perspectives contemporaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris - Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Communication et intersubjectivité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco-IFRAE – UMR 8043; Université Paris Nanterre-MoDyCo – UMR 7114, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How to express embarrassment in Persian, Japanese and French</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisatsu' and multimodality in Japanese films with French subtitles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th meeting of the international Symposium on (Im)Politeness and 7th meeting of the biannual iMean (interaction and meaning), “Pragmatics of Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écrit scientifique : quelques spécificités du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écriture scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale en sciences de l’éducation des Universités de Genève, de Neuchâtel, de Lausanne et de Fribourg, Jun 2021, En ligne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques choix opérés pour traiter de la politesse linguistique dans des e-mails en français et en japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Bordelaises de Linguistique Coréenne et Japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des arbres argumentatifs pour l’enseignement de l’argumentation en contexte de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude #EPHN2020 « La mise en œuvre des humanités numériques dans les pratiques pédagogiques en SHS : État des lieux », Université Paris 8, 2 octobre 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EDA (EA 4071), Université Paris Cité, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter des données authentiques en français et en japonais : considérations théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Approche comparative de la politesse linguistique en français et dans des langues et cultures éloignées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modyco – UMR 7114, Université Paris Nanterre; Lidilem, Université Grenoble Alpes, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sun Yat-sen University, Jan 2022, Guangzhou, China</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodality and subtitles or (im)politeness in Japanese films with French subtitles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Multimodal Im/politeness: Gesture, Sign and Spatial Configurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment enseigner l'argumentation en contexte de FLE ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de discours dans le traitement de documents authentiques pour la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale, Université d’été – BELC 2019, Les métiers du français dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international d’études pédagogiques (CIEP) – France Education Internationale, Jul 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empathie et réconfort en français et en japonais : autour de quelques formes ritualisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoCoLaC-conference on “Comparative Approaches to Pragmatics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helsinki University, Mar 2018, Helsinki, Finlande. pp.65-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reformulation dans des cours magistraux à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Reformuler, une question de genre ? » - – Universidade do Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argumentation en FLE – Quel apport des cartes argumentatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Doury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International d'alphabétisation académique : l'argumentation multimodale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Murcie (Espagne), May 2022, Murcie, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque international-Webinaire : Innovation pédagogique, numérique et apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intention et politesse dans la langue japonaise</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils d'analyse pour quel comportement de la composante interculturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « “L'interculturel” dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives » - Le Mans Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arbres argumentatifs comme support à l’enseignement de l’argumentation en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Inalco-IFRAE – UMR 8043; Université Paris Nanterre-MoDyCo – UMR 7114, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du Français Langue Étrangère : approche actionnelle et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Abu Dhabi, Émirats arabes unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01790012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politesse comme dispositif de médiation entre culture source et culture cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation en didactique des langues : formes, fonctions, représentations - Acedle 2017 - Université Bordeaux-Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale en sciences de l’éducation des Universités de Genève, de Neuchâtel, de Lausanne et de Fribourg, Jun 2021, En ligne, Suisse</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer des genres de discours en français et en japonais : questionnements théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Rencontre brésilo-franco-russe en analyse des discours : « Analyse des discours et comparaison : Enjeux théoriques, méthodologiques et empiriques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIÁLOGO, CNPq / Universidade de São Paulo et CLESTHIA-CEDISCOR, Université Sorbonne nouvelle-Paris 3, Nov 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de linguistique française – CMLF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Université de Touraine, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162707005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques apports de l’analyse de discours à la didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse du discours et didactique des/en langues. Problématiques, méthodes, articulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...797 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973335v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politeness as personal choice or social obligation. A framework to compare French and Japanese personal emails</w:t>
               </w:r>
@@ -5578,50 +5578,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apport des approches discursives en formation à la didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le BELC : 50 ans d’expertise au service de l’enseignement du français dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette, pp.109-119, 2019, Collection F, 978-2-01-401641-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Empathie et réconfort en français et en japonais : autour de quelques formes ritualisées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5634,359 +5703,290 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lenk, H. E.H.; Härmä, J.; Sanromán Vilas, B.; Suomela-Härmä, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Comparative Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Hachette, pp.109-119, 2019, Collection F, 978-2-01-401641-3</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifester de l’empathie en français et en japonais dans des formules de réconfort et d’encouragement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Comparative Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Manifester de l’empathie en français et en japonais dans des formules de réconfort et d’encouragement</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’apport des approches discursives en formation à la didactique des langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d’innovations pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEP : Centre international d’études pédagogiques., pp.109-117, 2018, Expertise au service des acteurs du français dans le monde : mélanges pour les 50 ans du, 978-2-85420-621-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentationsdidaktik im Französischen als Fremdsprache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentieren im Sprachunterricht, Beiträge zur Fremdsprachenvermittlung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonderheft 26, Verlag Empirische Pädagogik, pp.103-130, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964735v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01679423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours magistraux traditionnels vs. Cours en ligne (Mooc) : similitudes et divergences</w:t>
               </w:r>
@@ -7058,52 +7058,388 @@
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politeness and Intercultural Pragmatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (3), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Politeness and Intercultural Pragmatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne H. Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (3), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Veniard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Encyclopedia Of Language Teaching and Learning - Second Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03972680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7250,51 +7586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04766273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/hayef.2026.25031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p3q" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-020-00088-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.1006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/814-2017-clau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemeunier Val&#233;rie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.108.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Toure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461445602004003663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191769v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Moallemi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia von M&#252;nchow" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pordeus Ribeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.333.10cla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679423v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10251/45936" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04766273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/hayef.2026.25031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p3q" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-020-00088-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.1006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/814-2017-clau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemeunier Val&#233;rie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.108.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Toure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461445602004003663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Moallemi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia von M&#252;nchow" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pordeus Ribeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.333.10cla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10251/45936" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323457v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne H. Baider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>