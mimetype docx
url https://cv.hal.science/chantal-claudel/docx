--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -97,2194 +97,2402 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le compliment dans des interactions ordinaires et des émissions télévisées – émissions de talent et talk-shows – en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Moallemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36, pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269525100227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compliments in talk shows in France and Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Moallemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162lu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compliment dans les talk-shows en France et en Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Moallemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162lt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser aux constituants spécifiques des genres de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAYEF: Journal of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 23 (1), pp.1-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5152/hayef.2026.25031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’im/politesse en français : Nouveaux questionnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5152/hayef.2026.25031⟩</w:t>
+                <w:t xml:space="preserve">Shima Moallemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Mullan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ruytenbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Tobback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269526100337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hein, bon, donc » : les particules énonciatives dans l’enseignement des genres oraux en français langue étrangère/seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15dic⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’argumentation en français langue étrangère avec des arbres argumentatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2024, 27 (3), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12p3q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chantal Claudel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching Politeness: From the ‘Classical’ Approach to Discourse Analysis … and Back</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.259-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41701-020-00088-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arbres argumentatifs comme supports à l'enseignement de l'argumentation en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 45/1, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2018, 39, pp.33-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Baider</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer l’enfant dans la Convention internationale des droits de l’enfant en japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Konuma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LCM (Lingue Culture Mediazioni/Languages Cultures Mediation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9788879168144, pp.117-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7359/814-2017-clau⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l’analyse de discours en didactique du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cediscor.1006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstract and Applied Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5e Congrès Mondial de Linguistique Française, 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les arbres argumentatifs comme supports à l'enseignement de l'argumentation en FLE</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apologies and thanks in french and japanese personal emails: a comparison of politeness pratices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Russian Journal of Linguistics = Vestnik Rossijskogo universiteta družby narodov. Seriâ Lingvistika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Intercultural Communication: Theory and Practice, 23 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes of transposition of some rites from Japanese to French in movies’ subtitles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Représentations linguistiques et culturelles à travers les médias et discours radiophonique en pratiques, 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émergence de l’événement dans la vie quotidienne via des publicités murales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les facettes de l’événement : des formes aux signes, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer une banque de données de documents authentiques : quels critères retenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemeunier Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intercompreensão: revista didáctica línguas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emoji (＾−＾)_旦~ et kaomoji (^-^) dans les courriels à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japon Pluriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La modernité japonaise en perspective, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formule d’appel dans les courriels à caractère personnel français et japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cross-cultural Pragmatics – Pragmatique comparée à la croisée des chemins : cadres du discours et perceptions culturelles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques journalistiques en France et au Japon : points de rencontre et divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interview de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04698715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes allocutoires dans le maintien des faces ou, gare à “vous”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre compte d’analyses comparatives sur des corpus issus de langues/cultures éloignées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9, pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cediscor.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The perception of food by consumers: The discourse analysis perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Doury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39, pp.33-53</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.285-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition de la valeur des pronoms personnels des langues occidentales sur les instances interlocutives du japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du français contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9, pp.127-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Claudel</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de figure : propositions méthodologiques pour une approche comparée du genre interview de presse en français et en japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40, pp.27-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2004.2597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'utilisation du système d'adresse dans l'interview de presse écrite française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (2), pp.11-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.108.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science in media and social discourse: new channels of communication, new linguistic forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Beacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9788879168144, pp.117-135. </w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7359/814-2017-clau⟩</w:t>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (3), pp.277-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14614456020040030201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auto-désignatifs et termes d’adresse dans des perspectives discursives : l'exemple de la représentation du rapport interlocutif dans les interviews de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japon pluriel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (29-42)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1376 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2294,2592 +2502,2592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre discursif comme clé d’entrée dans des supports culturellement partagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Apprendre/enseigner le FLE en urgence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de philologie romane et de traduction de l’Université Nationale de Tchernivtsi et Centre de recherche sur les médiations de l’Université de Lorraine, Jul 2024, Metz &amp; Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04650293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches et outils pour traiter qualitativement des données recueillies dans différents contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Master 2 SDL-DDLES "Vers une meilleure compréhension de l’acquisition, appropriation et enseignement des langues étrangères et secondes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR de sciences du langage (Masterants M2 de didactique des langues étrangères et secondes) Université Paris 8, Jan 2023, Saint-Denis, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer l'argumentation en français langue étrangère avec des arbres argumentatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE - Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politesse, façon de dire... analyser et exploiter les contraintes sociales en situations formelle vs informelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference Tradition and innovation in scientific research, 12th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alecu Russo Balti State University, Oct 2023, Balti, Moldavie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Développer l'argumentation en français langue étrangère avec des arbres argumentatifs</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intention dans sa relation à la politesse en japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude - "Le concept d'Intention : Histoire et perspectives contemporaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris - Université Paris Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to express embarrassment in Persian, Japanese and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shima Moallemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPrA - International Pragmatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la formation au traitement de documents authentiques en didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion d’authenticité en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EDA (EA 4071), Université Paris Cité, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourse analysis and contrastive discourse analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Argumentation and Culture. Theme: Argumentation, Language and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sun Yat-sen University, Jan 2022, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner l'argumentation en contexte de FLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Doury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE - Association des Directeurs des Centres Universitaires d’Études Françaises pour Étrangers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès International d'alphabétisation académique : l'argumentation multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Murcie (Espagne), May 2022, Murcie, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'intention dans sa relation à la politesse en japonais</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intention et politesse dans la langue japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bazantay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - "Le concept d'Intention : Histoire et perspectives contemporaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris - Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Communication et intersubjectivité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco-IFRAE – UMR 8043; Université Paris Nanterre-MoDyCo – UMR 7114, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How to express embarrassment in Persian, Japanese and French</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisatsu' and multimodality in Japanese films with French subtitles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th meeting of the international Symposium on (Im)Politeness and 7th meeting of the biannual iMean (interaction and meaning), “Pragmatics of Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écrit scientifique : quelques spécificités du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écriture scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École doctorale en sciences de l’éducation des Universités de Genève, de Neuchâtel, de Lausanne et de Fribourg, Jun 2021, En ligne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques choix opérés pour traiter de la politesse linguistique dans des e-mails en français et en japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Bordelaises de Linguistique Coréenne et Japonaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Nov 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des arbres argumentatifs pour l’enseignement de l’argumentation en contexte de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude #EPHN2020 « La mise en œuvre des humanités numériques dans les pratiques pédagogiques en SHS : État des lieux », Université Paris 8, 2 octobre 2020.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EDA (EA 4071), Université Paris Cité, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traiter des données authentiques en français et en japonais : considérations théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Approche comparative de la politesse linguistique en français et dans des langues et cultures éloignées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modyco – UMR 7114, Université Paris Nanterre; Lidilem, Université Grenoble Alpes, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sun Yat-sen University, Jan 2022, Guangzhou, China</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodality and subtitles or (im)politeness in Japanese films with French subtitles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Multimodal Im/politeness: Gesture, Sign and Spatial Configurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment enseigner l'argumentation en contexte de FLE ?</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de discours dans le traitement de documents authentiques pour la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale, Université d’été – BELC 2019, Les métiers du français dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international d’études pédagogiques (CIEP) – France Education Internationale, Jul 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empathie et réconfort en français et en japonais : autour de quelques formes ritualisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CoCoLaC-conference on “Comparative Approaches to Pragmatics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helsinki University, Mar 2018, Helsinki, Finlande. pp.65-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reformulation dans des cours magistraux à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Reformuler, une question de genre ? » - – Universidade do Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argumentation en FLE – Quel apport des cartes argumentatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Doury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International d'alphabétisation académique : l'argumentation multimodale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Murcie (Espagne), May 2022, Murcie, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque international-Webinaire : Innovation pédagogique, numérique et apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intention et politesse dans la langue japonaise</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils d'analyse pour quel comportement de la composante interculturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « “L'interculturel” dans les formations de l'enseignement supérieur : Conceptions, pratiques, enjeux et perspectives » - Le Mans Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arbres argumentatifs comme support à l’enseignement de l’argumentation en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Inalco-IFRAE – UMR 8043; Université Paris Nanterre-MoDyCo – UMR 7114, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement du Français Langue Étrangère : approche actionnelle et pratiques numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Abu Dhabi, Émirats arabes unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01790012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politesse comme dispositif de médiation entre culture source et culture cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation en didactique des langues : formes, fonctions, représentations - Acedle 2017 - Université Bordeaux-Montaigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École doctorale en sciences de l’éducation des Universités de Genève, de Neuchâtel, de Lausanne et de Fribourg, Jun 2021, En ligne, Suisse</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer des genres de discours en français et en japonais : questionnements théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Rencontre brésilo-franco-russe en analyse des discours : « Analyse des discours et comparaison : Enjeux théoriques, méthodologiques et empiriques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DIÁLOGO, CNPq / Universidade de São Paulo et CLESTHIA-CEDISCOR, Université Sorbonne nouvelle-Paris 3, Nov 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre discursif comme objet d’enseignement en didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de linguistique française – CMLF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Université de Touraine, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20162707005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chantal Claudel</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01419754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques apports de l’analyse de discours à la didactique du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse du discours et didactique des/en langues. Problématiques, méthodes, articulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politeness as personal choice or social obligation. A framework to compare French and Japanese personal emails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeness across Languages and Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparing and Contrasting Languages and Cultures (CoCoLaC), Sep 2016, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multimodalité dans des courriels issus de différents champs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interactions Multimodales Par ECran (IMPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR, Jul 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours magistraux traditionnels vs. Cours en ligne (Mooc) : similitudes et convergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco espagnol d’analyse de discours et d’enseignement des langues sur objectifs spécifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València, Sep 2014, Valence, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Modyco – UMR 7114, Université Paris Nanterre; Lidilem, Université Grenoble Alpes, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédés discursifs saillants dans des cours magistraux et stratégies d’enseignement en français en contexte universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude ADIS-langues, Laboratoire ICAR Cours magistraux et environnements numériques: stratégies des enseignants, stratégies des étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Zurich, Switzerland</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le descriptif des cours de méthodologie, un discours métaréflexif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours universitaires : formes, pratiques, mutations,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bruxelles, Belgique. pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre international d’études pédagogiques (CIEP) – France Education Internationale, Jul 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des marqueurs de politesse du japonais en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du sens linguistique IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Helsinki, Finlande. pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Helsinki University, Mar 2018, Helsinki, Finlande. pp.65-84</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques citationnelles dans des cours magistraux à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formules d'ouverture dans les courriels personnels en français et en japonais : l'exemple de ‘comment ça va ?' et ‘genki ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la communication interculturelle : compétence linguistique, compétence pragmatique et valeurs culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...1134 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4889,381 +5097,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’e-politesse dans les courriels en français et en japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, 978-2-37906-068-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit universitaire en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 3e édition, 208 p., 2017, Méthodes en sciences humaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01679424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures, discours, langues. Nouveaux abordages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia von Münchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Pordeus Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pugnière-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert-Lucas, pp.232, 2013, 978-2-35935-083-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01025921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écrit universitaire en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Vlad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DeBoek, pp.192, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00547922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5273,1729 +5481,1729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre discursif comme clé d’entrée dans des supports culturellement partagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre/enseigner le FLE en urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel outillage mobiliser pour didactiser des supports authentiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le français en contexte migratoire : ingénieries, littératie, inclusion. Cécile Bruley et Lucile Cadet (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, pp.29-52, 2024, Champs didactiques plurilingues, 978-2-87574-800-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodality and subtitles or im/politeness in Japanese films with French subtitles through the example of some rituals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jucker Andreas H.; Iris Hübscher; Lucien Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodal Im/politeness. Signed, spoken, written</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 333, John Benjamins Publishing Company, pp.270-291, 2023, Pragmatics &amp; Beyond New Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/pbns.333.10cla⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer des genres de discours en français et en japonais : questionnements théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sheila Vieira de Camargo Grillo; Sandrine Reboul-Touré; Maria Glushkova. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse du discours et comparaison : enjeux théoriques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.87-113, 2021, Etudes contrastives, 9782807616806</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifester de l’empathie en français et en japonais dans des formules de réconfort et d’encouragement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Comparative Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des approches discursives en formation à la didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le BELC : 50 ans d’expertise au service de l’enseignement du français dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hachette, pp.109-119, 2019, Collection F, 978-2-01-401641-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Empathie et réconfort en français et en japonais : autour de quelques formes ritualisées »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenk, H. E.H.; Härmä, J.; Sanromán Vilas, B.; Suomela-Härmä, E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Comparative Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’apport des approches discursives en formation à la didactique des langues »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le BELC, un laboratoire : 50 ans d’innovations pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEP : Centre international d’études pédagogiques., pp.109-117, 2018, Expertise au service des acteurs du français dans le monde : mélanges pour les 50 ans du, 978-2-85420-621-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argumentationsdidaktik im Französischen als Fremdsprache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentieren im Sprachunterricht, Beiträge zur Fremdsprachenvermittlung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sonderheft 26, Verlag Empirische Pädagogik, pp.103-130, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cours magistraux traditionnels vs. Cours en ligne (Mooc) : similitudes et divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ciekanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "II Coloquio Franco-Español de análisis del discurso y de enseñanza de lenguas para fines específicos"/ "Lenguas, comunicación y tecnologías digitales''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-227, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation synthétique de quelques cyber-comportements discursifs en français et japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rentel, N., Reutner, U., Schröpf, R. (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Von der Zeitung zur Twitterdämmerung. Medientextsorten und neue Kommunikationsformen im deutshc-französischen Vergleich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit-Verlag, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de discours et la notion de genre dans la formation à la didactique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Causa, M., Galligani, S., Vlad, M. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et pratiques enseignantes en contextes pluriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Riveneuves, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche linguistique de l’usage du courrier électronique dans des échanges professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monceau, G. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le courrier électronique dans les pratiques professionnelles en éducation, santé et action sociale : usages et effets,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social éditions, Coll. Questions de société, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue, discours et culture : vingt ans de recherche en comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia von Münchow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pordeus Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pugnière-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantal Claudel, Patricia von Münchow, Michele Pordeus Ribeiro, Frédéric Pugnière-Saavedra et Geneviève Tréguer-Felten. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures, discours, langues. Nouveaux abordages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.15-45, 2013, 978-2-35935-083-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01025945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet, salutations, demande de bienveillance : quelques actes rituels de clôture en français et en japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rentel, N. et Venohr, E. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text-Brücken zwischen den Kulturen. Festschrift zum 70. Geburtstag von Bernd Spillner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du tableau “noir” dans le déroulement des interactions en cours magistral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rivière, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spécificités et diversités des interactions didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuves Éditions, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01386346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques citationnelles dans des cours magistraux à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jaubert, A., Lopez Munoz, J.-M., Sophie Marnette, S., Rosier L. et Stolz, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citations II : Citer pour quoi faire ? Pragmatique de la citation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Academia, pp.191-207, 2011, Collection "Au cœur des textes"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer le français écrit académique : quelles grilles ? quelles techniques ? quelles pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.87-113, 2021, Etudes contrastives, 9782807616806</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dervin Fred ; Suomela-Salmi Eija eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Approaches to Assessing Language and (Inter-)Cultural Competences in Higher Education Nouvelles approchés de l'évaluation des compétences langagières et (inter-)culturelles dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang - Éditions Scientifiques Internationale, 2010, Language Testing and Evaluation - volume 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hachette, pp.109-119, 2019, Collection F, 978-2-01-401641-3</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le descriptif des cours de méthodologie, un discours métaréflexif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours universitaires : formes, pratiques, mutations. In Defays, J.-M. et al. (éds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-162, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2019</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04650273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interview écrite dans les médias français et japonais : un même genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ringoot (R.), Utard (J.-M.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les genres journalistiques. Savoirs et savoir faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.203-221, 2009, Communication et civilisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu et vous dans l'interview de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peeters, B., Ramière, N. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tu ou Vous, L'embarras du choix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Lambert-Lucas, pp.149-174, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...1165 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7005,441 +7213,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à diriger des recherches en Sciences du langage. L’apport de l’analyse de discours à la didactique des langues. Les genres en français et en japonais dans des perspectives unilingue et contrastive - Université Lyon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politeness and Intercultural Pragmatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (3), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323457v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05587613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discourse analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Encyclopedia Of Language Teaching and Learning - Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03972680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7586,51 +7699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04766273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/hayef.2026.25031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p3q" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-020-00088-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.1006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/814-2017-clau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386350v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemeunier Val&#233;rie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958378v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.108.0011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045545v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Toure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461445602004003663" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Moallemi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790012v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973327v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419754v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973335v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386453v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553708v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679424v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia von M&#252;nchow" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pordeus Ribeiro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972391v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.333.10cla" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323454v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323453v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343367v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10251/45936" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386344v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386346v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958430v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323457v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne H. Baider" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Moallemi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269525100227" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162lu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162lt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04766273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5152/hayef.2026.25031" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Mullan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruytenbeek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Tobback" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269526100337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12p3q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41701-020-00088-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Konuma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7359/814-2017-clau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.1006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemeunier Val&#233;rie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386331v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838267v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2004.2597" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.108.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Beacco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614456020040030201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-482W8F51-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779735v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323449v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01790012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162707005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carlo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553707v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553709v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vlad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia von M&#252;nchow" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pordeus Ribeiro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.333.10cla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02343367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679423v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10251/45936" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386343v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025945v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553703v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972680v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>