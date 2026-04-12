--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -195,974 +195,974 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vancomycin release kinetics for treatment of bone tissue infection: design of a loaded scaffold and evaluation of a dynamic model</w:t>
+                <w:t xml:space="preserve">Amorphous calcium pyrophosphate bone cement sets without crystallization: a physico-chemical and in vitro biological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Recorda</w:t>
+                <w:t xml:space="preserve">L. Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Abane</w:t>
+                <w:t xml:space="preserve">M Y Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+                <w:t xml:space="preserve">C. Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beaumont</w:t>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 216, pp.107391. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5tb02873f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544221v1</w:t>
+                <w:t xml:space="preserve">hal-05578936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation, in vitro physico-chemical and biological assessment of calcium pyrophosphate dihydrate cement for bone tissue engineering</w:t>
+                <w:t xml:space="preserve">Vancomycin release kinetics for treatment of bone tissue infection: design of a loaded scaffold and evaluation of a dynamic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louize Touati</w:t>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leroy</w:t>
+                <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Damia</w:t>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Renard</w:t>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Marsan</w:t>
+                <w:t xml:space="preserve">Arnaud Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 206, pp.420-433. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 216, pp.107391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.ACTBIO.2025.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2025.107391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403790v1</w:t>
+                <w:t xml:space="preserve">hal-05544221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer/calcium phosphate biocomposites manufactured by selective laser sintering: an overview</w:t>
+                <w:t xml:space="preserve">Formulation, in vitro physico-chemical and biological assessment of calcium pyrophosphate dihydrate cement for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Schappo</w:t>
+                <w:t xml:space="preserve">Louize Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Giry</w:t>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gean Salmoria</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40964-022-00332-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206, pp.420-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ACTBIO.2025.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783613v1</w:t>
+                <w:t xml:space="preserve">hal-05403790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser powder bed fusion of ultra-high-molecular-weight polyethylene/hydroxyapatite composites for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Polymer/calcium phosphate biocomposites manufactured by selective laser sintering: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Schappo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gean Vitor Salmoria</w:t>
+                <w:t xml:space="preserve">Gean Salmoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dumur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dachamir Hotza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 412, pp.117966. </w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.285-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40964-022-00332-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785622v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity in SBF versus trace element effects: The isolated role of Mg2+ and Zn2+ in osteoblast behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser powder bed fusion of ultra-high-molecular-weight polyethylene/hydroxyapatite composites for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Schappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas de Araujo Bastos Santana</w:t>
+                <w:t xml:space="preserve">Gean Vitor Salmoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique Oliveira Junior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora dos Santos Tavares</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111320⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412, pp.117966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281750v1</w:t>
+                <w:t xml:space="preserve">hal-04785622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening method for producing suitable spray-dried HA powder for SLS application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bioactivity in SBF versus trace element effects: The isolated role of Mg2+ and Zn2+ in osteoblast behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Bastos Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Oliveira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dachamir Hotza</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora dos Santos Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler Araujo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.02.004⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.111320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281692v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Poli</w:t>
+                <w:t xml:space="preserve">Screening method for producing suitable spray-dried HA powder for SLS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Schappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachamir Hotza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130757v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Hydroxyapatite Ceramics: Raman Mapping Investigation of Silanization</w:t>
               </w:r>
@@ -1276,2253 +1276,2387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lemoine</w:t>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 95, pp.343-354. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080103v1</w:t>
+                <w:t xml:space="preserve">hal-02130757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-osteoblast cell colonization of porous silicon substituted hydroxyapatite bioceramics: Influence of microporosity and macropore design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urda Rüdrich</w:t>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Nathalie Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 97, pp.510-528. </w:t>
+              <w:t xml:space="preserve">, 2019, 95, pp.343-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.12.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080262v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of calcium phosphate ceramics for drug delivery applications in bone diseases: A review of the parameters affecting the loading and release of the therapeutic substance</w:t>
+                <w:t xml:space="preserve">Pre-osteoblast cell colonization of porous silicon substituted hydroxyapatite bioceramics: Influence of microporosity and macropore design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Parent</w:t>
+                <w:t xml:space="preserve">Urda Rüdrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiva Baradari</w:t>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.510-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.12.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.02.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913589v1</w:t>
+                <w:t xml:space="preserve">hal-02080262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite microporous bioceramics as vancomycin reservoir: Antibacterial efficiency and biocompatibility investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Design of calcium phosphate ceramics for drug delivery applications in bone diseases: A review of the parameters affecting the loading and release of the therapeutic substance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiva Baradari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Delebassé</w:t>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Sarre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marylène Viana-Trecant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (4), pp.488-498. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 252, pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0885328216653108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465050v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vascular colonisation and angio-conduction in porous silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite microporous bioceramics as vancomycin reservoir: Antibacterial efficiency and biocompatibility investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delebassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.488-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328216653108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01819234v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des biocéramiques aux vertus réparatrices. Les substituts osseux de demain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of vascular colonisation and angio-conduction in porous silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Usseglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.179 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869580v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite and impact of insulin adsorption</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des biocéramiques aux vertus réparatrices. Les substituts osseux de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108396v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient quantification of primary amine functions grafted onto apatite ceramics by using two UV-Vis spectrophotometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.9622-9627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4AY02012J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de biocéramiques phosphocalciques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite and impact of insulin adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Viana</w:t>
+                <w:t xml:space="preserve">E. Mavropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+                <w:t xml:space="preserve">M. Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Drouet</w:t>
+                <w:t xml:space="preserve">M. Calasans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, JA 2013 – Journées Annuelles de la SF2M 2013 / SF2M Annual Meeting 2013, 7, pp.04010. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (10), pp.2383-2393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10856-014-5237-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944296v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium phosphate porous pellets as drug delivery systems : effect of drug carrier composition on drug loading and in vitro release</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Elaboration de biocéramiques phosphocalciques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Marylène Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Laborde</w:t>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pecout</w:t>
+                <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32, pp.2679-2690. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, JA 2013 – Journées Annuelles de la SF2M 2013 / SF2M Annual Meeting 2013, 7, pp.04010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130704010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709454v1</w:t>
+                <w:t xml:space="preserve">hal-00944296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-TCP porous pellets as an orthopaedic drug delivery system: ibuprofen/carrier physicochemical interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Calcium phosphate porous pellets as drug delivery systems : effect of drug carrier composition on drug loading and in vitro release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chulia</w:t>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/12/5/055008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.2679-2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650032v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing, physico-chemical characterisation and in vitro evaluation of silicon containing β-tricalcium phosphate ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Detsch</w:t>
+                <w:t xml:space="preserve">beta-TCP porous pellets as an orthopaedic drug delivery system: ibuprofen/carrier physicochemical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiva Baradari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U. Deisinger</w:t>
+                <w:t xml:space="preserve">Dominique Chulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2010.11.008⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.055008-1-055008-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/12/5/055008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00603216v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of dynamic culture for evaluating osteoblast activity on dense silicon-substituted hydroxyapatite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing, physico-chemical characterisation and in vitro evaluation of silicon containing β-tricalcium phosphate ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Detsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marques da Silva</w:t>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mateescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Soares</w:t>
+                <w:t xml:space="preserve">U. Deisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.531-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2010.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.05.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562587v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface transformation of silicon-doped hydroxyapatite immersed in culture medium under dynamic and static conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Importance of dynamic culture for evaluating osteoblast activity on dense silicon-substituted hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marques da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 75, pp.349-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 80, pp.138-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562567v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive coatings obtained at room temperature with hydroxyapatite and polysiloxanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Surface transformation of silicon-doped hydroxyapatite immersed in culture medium under dynamic and static conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marques da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mateescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75, pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108407v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two hydroxyapatite/poly(alkoxysilane) implant coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Bioactive coatings obtained at room temperature with hydroxyapatite and polysiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 201 (6), pp.3008-3015</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (25-26), pp.3192-3196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108410v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of two hydroxyapatite/poly(alkoxysilane) implant coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sharrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (6), pp.3008-3015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cendres issues de l’incinération de farines animales : déchets ou produits valorisables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005, pp.4-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3532,137 +3666,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Functionalization of Calcium Phosphate Bioceramic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Pomeroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.716-731, 2021, 978-0-12-822233-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12108-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3672,5533 +3806,5533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local delivery of actives molecules by dual functionalization of micro-macroporous bioceramics in order to repair large bone defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Materials Research Congress (IMRC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic apatite and m-CPPD crystals-based materials as models to improve ex vivo osteoarticular calcifications diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louize Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BIOMAT &amp; MatSAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual functionalization of hydroxyapatite porous bioceramics: Local delivery in order to repair large bone defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 33: 33 th International Symposium in Ceramics on Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of 3D printed hydroxyapatite porous bioceramics: Study and impact of vancomycin delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Advanced Ceramics (IWAC09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR. . 3rd edition of the Σ-Tech Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recorda A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laverdet. B. Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Explore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921696v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR. . 3rd edition of the Σ-Tech Days</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, limoges, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554961v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude du dosage de la vancomycine par HPLC-SM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS 2019 – 16th International Conference on the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective laser sintering of UHMWPE and spray-dried HA for bone tissue engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Schappo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salmoria G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dachamir Hotza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques au service des os !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences "L’humain recomposé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robocasting of hydroxyapatite-based scaffolds with multi-scale porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Annonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès BIOMAT-MATSAN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SEMPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire dans le cadre des Journées SEMPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Les céramiques au service de la santé : Élaboration et caractérisation de biocéramiques pour l’ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Conférence dans le cadre des 80 ans du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule à la surface d’un substrat CaP par spectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microporosity and macropores design upon cell colonization of calcium phosphate ceramic scaffolds for bone regeneration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">DNP SENS NMR study of hydroxyapatite surface functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials (ESB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080309v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNP SENS NMR study of hydroxyapatite surface functionalization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence of microporosity and macropores design upon cell colonization of calcium phosphate ceramic scaffolds for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urda Rüdrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials (ESB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082324v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la spectroscopie de force et de l’imagerie Raman à la caractérisation des interactions protéines-céramiques phosphocalciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de la Commission mixte Matériaux pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la fonctionnalisation de substrats phosphocalciques par imagerie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Ventron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman mapping as a tool to evidence spatial distribution of biomolecules on hydroxyapatite type materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalisation of silicon substituted hydroxyapatite bioceramics by BMP-2 for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference for Young Scientists in Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spectroscopie de force à l’étude des interactions protéines/biomatériaux.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Skin innervation and wound healing: development of substitutes for burn treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tourneur-Marsille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Egles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATV2L Journées thématiques "Imagerie et imagerie spectrale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">BIOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867854v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Universidade Federal de Sergipe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Aracaju, Brazil</w:t>
+              <w:t xml:space="preserve">Bioceramics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916500v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Universidade Federal de Sergipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Aracaju, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891343v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin innervation and wound healing: development of substitutes for burn treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Apport de la spectroscopie de force à l’étude des interactions protéines/biomatériaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">MATV2L Journées thématiques "Imagerie et imagerie spectrale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894257v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of atomic force spectroscopy to the characterisation of proteins-calcium phosphate bioceramics interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo multiphoton microscopy of bioceramic implant colonization and vascularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalisation of phosphocalcic bioceramics for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of vascular colonization and angio-conduction in porous microstereolithographied silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation vibrationnelle par imagerie Raman de céramiques phosphocalciques ostéoconductrices pour l'ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Hjezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of osteoinductive calcium phosphate bioceramics for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité : Animation scientifique "Petits déjeuners" du Laboratoire d’Excellence Σ-Lim ”Des matériaux et composants céramiques spécifiques aux système</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of macro-micro-porous bioceramics for bone tissue engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Elaboration of osteoinductive phosphocalcic bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MP1301 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025091v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of osteoinductive phosphocalcic bioceramics for bone tissue engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of macro-micro-porous bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">COST MP1301 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862871v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite impact of insulin adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Machado-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mavropoulos Oliveira Tude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casalans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials in Medicine International Conference (Mime)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Faenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-stereolithography applied to tissue engineering : multiscale macro-microporous scaffolds made of silicate hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sachsenweger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernache-Assolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Si-substituted b-tricalcium phosphate ceramics with controlled composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Mekki Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International on Ceramics in medicine, The Annual Meeting of the International Society for Ceramics in Medicine (ISCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Buzios, Brazil. pp.165-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/3-908453-07-0.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate bioceramics for bone tissue regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of hydroxyapatite by microwave-hydrothermal synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Microwave hydrothermal synthesis of hydroxyapatite from CaSO4.1/2H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zamazalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">4th Meeting on Chemistry &amp; Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brno, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366291v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave hydrothermal synthesis of hydroxyapatite from CaSO4.1/2H2O</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Preparation of hydroxyapatite by microwave-hydrothermal synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zamazalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting on Chemistry &amp; Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brno, Slovakia</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366938v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of silicated b-tricalcium phosphate ceramics Ca(3 x)(PO4)(2-2x)(SiO4)x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Mekki Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro biological evaluation of b-tricalcium phosphate (b-TCP) ceramics for bone substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Detsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Deisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International congress on Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy. pp.643-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9208,1716 +9342,1716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions entre cristaux phosphocalciques et modèles de membranes cellulaires : application aux micro-calcifications associées à l’arthrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louize Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evert Haanappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMed ECerS Winter School - Emerging antimicrobial biomaterials for orthopaedic applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuses en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Σ-Tech Days. “Explore the world of biomaterials with advanced photonics and artificial intelligence”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteconductive behavior and in vivo degradation of nanostructured and ceramics carbonated hydroxyapatite microspheres for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mavropolous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Machado Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Campos Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calasans-Maia Monica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Calasans-Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Conference online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online conference (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite scaffolds with multi-scale porosity made by Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Annonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme par robocasting d’une céramique architecturée en hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Annonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2018 Matériaux pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29: 29th International Symposium in Ceramics on Medicine, The Annual Meeting of the International Society for Ceramics in Medicine (ISCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of partial substittution of CaO by MgO on the disolution of a SiO2-Na2O-P2O5-CaO bioactive glass system in McCoy 5A medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler A. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silmara C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ª Edição do Workshop de Biomateriais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Maresias, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force spectroscopy study of the interactions between fibronectin and calcium phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, lIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la géométrie des pores sur la vascularisation d’implants en hydroxyapatite silicatée fabriqués par microstéréolithographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/TITANE "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, lIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’implants pour l’ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/TITANE "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of ceramic scaffolds and in vivo biological evaluation by multiphotonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Matériaux pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10985,51 +11119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C6B0D33"/>
+    <w:nsid w:val="48D5A945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11216,51 +11350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-damia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-3453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096683090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219456481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359393446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403790v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louize Touati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTBIO.2025.09.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04783613v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Salmoria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachamir Hotza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-022-00332-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Bastos Santana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Oliveira Junior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Araujo dos Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.02.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913589v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.02.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVR43QJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasgorceix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calasans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-014-5237-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Chotard-Ghodsnia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Deisinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.11.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q7DFTF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soares" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTDFC97K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deydier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1961" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923654v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921696v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet-Pouch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recorda A." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laverdet. B. Pouch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554915v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmoria G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555497v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Annonay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891343v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O'Connor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866895v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagorceix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Costa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos Oliveira Tude" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casalans" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sachsenweger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345152v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-07-0.165" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zamazalova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gedeon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367333v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117439v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921369v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418111v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082385v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885698v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badea" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler A. dos Santos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara C." TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-damia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-3453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096683090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219456481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359393446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Hammami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02873f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louize Touati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTBIO.2025.09.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04783613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Salmoria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachamir Hotza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-022-00332-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Bastos Santana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Oliveira Junior" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Araujo dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.02.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.02.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVR43QJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasgorceix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calasans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-014-5237-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Chotard-Ghodsnia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Deisinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.11.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q7DFTF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soares" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTDFC97K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deydier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1961" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recorda A." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laverdet. B. Pouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet-Pouch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmoria G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Annonay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082324v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O'Connor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867710v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagorceix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Costa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos Oliveira Tude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casalans" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sachsenweger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-07-0.165" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zamazalova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gedeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badea" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler A. dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara C." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844579v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>