--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -241,51 +241,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous calcium pyrophosphate bone cement sets without crystallization: a physico-chemical and in vitro biological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Touati</w:t>
+                <w:t xml:space="preserve">Louize Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Y Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -312,51 +312,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">, 2026, 14, pp.4364-4380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d5tb02873f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -503,3160 +503,3160 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation, in vitro physico-chemical and biological assessment of calcium pyrophosphate dihydrate cement for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louize Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louize Touati</w:t>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 206, pp.420-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.ACTBIO.2025.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer/calcium phosphate biocomposites manufactured by selective laser sintering: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser powder bed fusion of ultra-high-molecular-weight polyethylene/hydroxyapatite composites for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Schappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Schappo</w:t>
+                <w:t xml:space="preserve">Gean Vitor Salmoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Giry</w:t>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gean Salmoria</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40964-022-00332-4⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412, pp.117966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783613v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser powder bed fusion of ultra-high-molecular-weight polyethylene/hydroxyapatite composites for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Polymer/calcium phosphate biocomposites manufactured by selective laser sintering: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Schappo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gean Salmoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gean Vitor Salmoria</w:t>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dachamir Hotza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117966⟩</w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.285-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40964-022-00332-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785622v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivity in SBF versus trace element effects: The isolated role of Mg2+ and Zn2+ in osteoblast behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Araujo Bastos Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas de Araujo Bastos Santana</w:t>
+                <w:t xml:space="preserve">Paulo Henrique Oliveira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Henrique Oliveira Junior</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Débora dos Santos Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler Araujo dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118, pp.111320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening method for producing suitable spray-dried HA powder for SLS application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Schappo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dachamir Hotza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384, pp.62-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Hydroxyapatite Ceramics: Raman Mapping Investigation of Silanization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-osteoblast cell colonization of porous silicon substituted hydroxyapatite bioceramics: Influence of microporosity and macropore design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urda Rüdrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahi Hjezi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ceramics2020029⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.510-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360072v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of Hydroxyapatite Ceramics: Raman Mapping Investigation of Silanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahi Hjezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Poli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.372-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ceramics2020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130757v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marchat</w:t>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02080103v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-osteoblast cell colonization of porous silicon substituted hydroxyapatite bioceramics: Influence of microporosity and macropore design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urda Rüdrich</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Nathalie Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 97, pp.510-528. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 95, pp.343-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.12.046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080262v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of calcium phosphate ceramics for drug delivery applications in bone diseases: A review of the parameters affecting the loading and release of the therapeutic substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Parent</w:t>
+                <w:t xml:space="preserve">Hiva Baradari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Viana-Trecant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 252, pp.1 - 17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.02.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite microporous bioceramics as vancomycin reservoir: Antibacterial efficiency and biocompatibility investigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Des biocéramiques aux vertus réparatrices. Les substituts osseux de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465050v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vascular colonisation and angio-conduction in porous silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite microporous bioceramics as vancomycin reservoir: Antibacterial efficiency and biocompatibility investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delebassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.04.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.488-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328216653108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01819234v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des biocéramiques aux vertus réparatrices. Les substituts osseux de demain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of vascular colonisation and angio-conduction in porous silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Usseglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.179 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869580v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient quantification of primary amine functions grafted onto apatite ceramics by using two UV-Vis spectrophotometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.9622-9627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4AY02012J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite and impact of insulin adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lasgorceix</w:t>
+                <w:t xml:space="preserve">A. M. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Costa</w:t>
+                <w:t xml:space="preserve">E. Mavropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mavropoulos</w:t>
+                <w:t xml:space="preserve">M. Sader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calasans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (10), pp.2383-2393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10856-014-5237-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de biocéramiques phosphocalciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Viana</w:t>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, JA 2013 – Journées Annuelles de la SF2M 2013 / SF2M Annual Meeting 2013, 7, pp.04010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20130704010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate porous pellets as drug delivery systems : effect of drug carrier composition on drug loading and in vitro release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, pp.2679-2690. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.01.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-TCP porous pellets as an orthopaedic drug delivery system: ibuprofen/carrier physicochemical interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.055008-1-055008-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1468-6996/12/5/055008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing, physico-chemical characterisation and in vitro evaluation of silicon containing β-tricalcium phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Douard</w:t>
+                <w:t xml:space="preserve">R. Detsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Detsch</w:t>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Deisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31, pp.531-539. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2010.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2010.11.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of dynamic culture for evaluating osteoblast activity on dense silicon-substituted hydroxyapatite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface transformation of silicon-doped hydroxyapatite immersed in culture medium under dynamic and static conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marques da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marques da Silva</w:t>
+                <w:t xml:space="preserve">M. Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mateescu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A. Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 80, pp.138-144. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 75, pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.05.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562587v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface transformation of silicon-doped hydroxyapatite immersed in culture medium under dynamic and static conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of dynamic culture for evaluating osteoblast activity on dense silicon-substituted hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marques da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marques da Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 75, pp.349-355. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 80, pp.138-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.05.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562567v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive coatings obtained at room temperature with hydroxyapatite and polysiloxanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Study of two hydroxyapatite/poly(alkoxysilane) implant coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (25-26), pp.3192-3196</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (6), pp.3008-3015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108407v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two hydroxyapatite/poly(alkoxysilane) implant coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bioactive coatings obtained at room temperature with hydroxyapatite and polysiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 201 (6), pp.3008-3015</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (25-26), pp.3192-3196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108410v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cendres issues de l’incinération de farines animales : déchets ou produits valorisables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, N°39 - 3ème Trimestre 2005, pp.4-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3666,137 +3666,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Functionalization of Calcium Phosphate Bioceramic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Pomeroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.716-731, 2021, 978-0-12-822233-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.12108-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3806,51 +3806,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local delivery of actives molecules by dual functionalization of micro-macroporous bioceramics in order to repair large bone defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3909,198 +3909,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Materials Research Congress (IMRC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic apatite and m-CPPD crystals-based materials as models to improve ex vivo osteoarticular calcifications diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louize Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bousson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Thay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BIOMAT &amp; MatSAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4122,110 +4122,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference of the European Ceramic Society - ECerS XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual functionalization of hydroxyapatite porous bioceramics: Local delivery in order to repair large bone defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4247,110 +4247,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 33: 33 th International Symposium in Ceramics on Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Solothurn, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of 3D printed hydroxyapatite porous bioceramics: Study and impact of vancomycin delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4372,4967 +4372,4967 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Advanced Ceramics (IWAC09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR. . 3rd edition of the Σ-Tech Days</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude du dosage de la vancomycine par HPLC-SM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, limoges, France</w:t>
+              <w:t xml:space="preserve">ECerS 2019 – 16th International Conference on the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554961v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR. . 3rd edition of the Σ-Tech Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recorda A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laverdet. B. Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Explore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921696v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude du dosage de la vancomycine par HPLC-SM</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2019 – 16th International Conference on the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923552v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser sintering of UHMWPE and spray-dried HA for bone tissue engineering applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les céramiques au service des os !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dachamir Hotza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, online, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "L’humain recomposé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554915v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques au service des os !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Selective laser sintering of UHMWPE and spray-dried HA for bone tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Schappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salmoria G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachamir Hotza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "L’humain recomposé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555497v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting of hydroxyapatite-based scaffolds with multi-scale porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Annonay</w:t>
+                <w:t xml:space="preserve">Delphine Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Giry</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire dans le cadre des Journées SEMPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417419v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Séminaire : Les céramiques au service de la santé : Élaboration et caractérisation de biocéramiques pour l’ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès BIOMAT-MATSAN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Conférence dans le cadre des 80 ans du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361815v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
+                <w:t xml:space="preserve">Robocasting of hydroxyapatite-based scaffolds with multi-scale porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nouguier</w:t>
+                <w:t xml:space="preserve">Nathalie Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Launay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SEMPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409738v1</w:t>
+                <w:t xml:space="preserve">hal-02417419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire dans le cadre des Journées SEMPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">Congrès BIOMAT-MATSAN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419473v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Les céramiques au service de la santé : Élaboration et caractérisation de biocéramiques pour l’ingénierie tissulaire osseuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Conférence dans le cadre des 80 ans du CNRS</w:t>
+              <w:t xml:space="preserve">Journées SEMPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409616v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule à la surface d’un substrat CaP par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082348v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule à la surface d’un substrat CaP par spectroscopie Raman</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130937v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNP SENS NMR study of hydroxyapatite surface functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microporosity and macropores design upon cell colonization of calcium phosphate ceramic scaffolds for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urda Rüdrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials (ESB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la spectroscopie de force et de l’imagerie Raman à la caractérisation des interactions protéines-céramiques phosphocalciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de la Commission mixte Matériaux pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la fonctionnalisation de substrats phosphocalciques par imagerie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Ventron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman mapping as a tool to evidence spatial distribution of biomolecules on hydroxyapatite type materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of silicon substituted hydroxyapatite bioceramics by BMP-2 for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">In vivo multiphoton microscopy of bioceramic implant colonization and vascularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chaleix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Douard</w:t>
+                <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894383v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Skin innervation and wound healing: development of substitutes for burn treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tourneur-Marsille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Egles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference for Young Scientists in Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">BIOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900517v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin innervation and wound healing: development of substitutes for burn treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Girard</w:t>
+                <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tourneur-Marsille</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Victor Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894257v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Universidade Federal de Sergipe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Aracaju, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891343v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport de la spectroscopie de force à l’étude des interactions protéines/biomatériaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Universidade Federal de Sergipe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Aracaju, Brazil</w:t>
+              <w:t xml:space="preserve">MATV2L Journées thématiques "Imagerie et imagerie spectrale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916500v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spectroscopie de force à l’étude des interactions protéines/biomatériaux.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+                <w:t xml:space="preserve">Functionalisation of silicon substituted hydroxyapatite bioceramics by BMP-2 for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Coudert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">V. Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATV2L Journées thématiques "Imagerie et imagerie spectrale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867854v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of atomic force spectroscopy to the characterisation of proteins-calcium phosphate bioceramics interactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th Conference for Young Scientists in Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894432v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton microscopy of bioceramic implant colonization and vascularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Contribution of atomic force spectroscopy to the characterisation of proteins-calcium phosphate bioceramics interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">V. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894447v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of phosphocalcic bioceramics for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of vascular colonization and angio-conduction in porous microstereolithographied silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Usseglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Douard</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Bioceramics 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866895v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Functionalisation of phosphocalcic bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lalloue</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867651v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vascular colonization and angio-conduction in porous microstereolithographied silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">IWAC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867716v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation vibrationnelle par imagerie Raman de céramiques phosphocalciques ostéoconductrices pour l'ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahi Hjezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Poli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées du Groupe Français de Spectroscopie Vibrationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of osteoinductive calcium phosphate bioceramics for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of macro-micro-porous bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité : Animation scientifique "Petits déjeuners" du Laboratoire d’Excellence Σ-Lim ”Des matériaux et composants céramiques spécifiques aux système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">COST MP1301 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552557v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of osteoinductive phosphocalcic bioceramics for bone tissue engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Development of osteoinductive calcium phosphate bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire invité : Animation scientifique "Petits déjeuners" du Laboratoire d’Excellence Σ-Lim ”Des matériaux et composants céramiques spécifiques aux système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862871v1</w:t>
+                <w:t xml:space="preserve">hal-02552557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of macro-micro-porous bioceramics for bone tissue engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Elaboration of osteoinductive phosphocalcic bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MP1301 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025091v1</w:t>
+                <w:t xml:space="preserve">hal-02862871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite impact of insulin adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Micro-stereolithography applied to tissue engineering : multiscale macro-microporous scaffolds made of silicate hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Casalans</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sachsenweger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials in Medicine International Conference (Mime)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Faenza, Italy</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949304v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-stereolithography applied to tissue engineering : multiscale macro-microporous scaffolds made of silicate hydroxyapatite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite impact of insulin adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Machado-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mavropoulos Oliveira Tude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casalans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Materials in Medicine International Conference (Mime)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Faenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947060v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernache-Assolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Si-substituted b-tricalcium phosphate ceramics with controlled composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Mekki Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International on Ceramics in medicine, The Annual Meeting of the International Society for Ceramics in Medicine (ISCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Buzios, Brazil. pp.165-168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/3-908453-07-0.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate bioceramics for bone tissue regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave hydrothermal synthesis of hydroxyapatite from CaSO4.1/2H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zamazalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Meeting on Chemistry &amp; Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Brno, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of hydroxyapatite by microwave-hydrothermal synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zamazalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of silicated b-tricalcium phosphate ceramics Ca(3 x)(PO4)(2-2x)(SiO4)x</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">In vitro biological evaluation of b-tricalcium phosphate (b-TCP) ceramics for bone substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Detsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Deisinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367398v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro biological evaluation of b-tricalcium phosphate (b-TCP) ceramics for bone substitution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synthesis of silicated b-tricalcium phosphate ceramics Ca(3 x)(PO4)(2-2x)(SiO4)x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Mekki Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367333v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International congress on Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy. pp.643-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9342,176 +9342,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions entre cristaux phosphocalciques et modèles de membranes cellulaires : application aux micro-calcifications associées à l’arthrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louize Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Charvillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Coudert</w:t>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evert Haanappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9533,110 +9533,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMed ECerS Winter School - Emerging antimicrobial biomaterials for orthopaedic applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuses en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9658,1400 +9658,1400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Σ-Tech Days. “Explore the world of biomaterials with advanced photonics and artificial intelligence”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online conference (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921369v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteconductive behavior and in vivo degradation of nanostructured and ceramics carbonated hydroxyapatite microspheres for bone regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Conference online, Brazil</w:t>
+              <w:t xml:space="preserve">Σ-Tech Days. “Explore the world of biomaterials with advanced photonics and artificial intelligence”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921329v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Osteconductive behavior and in vivo degradation of nanostructured and ceramics carbonated hydroxyapatite microspheres for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mavropolous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Machado Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Campos Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calasans-Maia Monica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Calasans-Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Online conference (Brazil), Brazil</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Conference online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051277v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite scaffolds with multi-scale porosity made by Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Annonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme par robocasting d’une céramique architecturée en hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Annonay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2018 Matériaux pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29: 29th International Symposium in Ceramics on Medicine, The Annual Meeting of the International Society for Ceramics in Medicine (ISCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of partial substittution of CaO by MgO on the disolution of a SiO2-Na2O-P2O5-CaO bioactive glass system in McCoy 5A medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euler A. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silmara C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ª Edição do Workshop de Biomateriais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Maresias, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force spectroscopy study of the interactions between fibronectin and calcium phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, lIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la géométrie des pores sur la vascularisation d’implants en hydroxyapatite silicatée fabriqués par microstéréolithographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/TITANE "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, lIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’implants pour l’ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/TITANE "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of ceramic scaffolds and in vivo biological evaluation by multiphotonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Matériaux pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11119,51 +11119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48D5A945"/>
+    <w:nsid w:val="B067D60A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11350,51 +11350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-damia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-3453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096683090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219456481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359393446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Hammami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02873f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louize Touati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTBIO.2025.09.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04783613v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Salmoria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachamir Hotza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-022-00332-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Bastos Santana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Oliveira Junior" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Araujo dos Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111320" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.02.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.02.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVR43QJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasgorceix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calasans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-014-5237-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Chotard-Ghodsnia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Deisinger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.11.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q7DFTF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soares" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTDFC97K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deydier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1961" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929197v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recorda A." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laverdet. B. Pouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet-Pouch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923552v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmoria G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417419v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Annonay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082324v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894257v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badea" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O'Connor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867710v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagorceix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Costa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos Oliveira Tude" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casalans" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947060v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sachsenweger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345152v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-07-0.165" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zamazalova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gedeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367333v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885698v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badea" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885720v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler A. dos Santos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara C." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844579v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-damia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-3453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096683090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219456481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359393446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louize Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Hammami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02873f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTBIO.2025.09.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04783613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Salmoria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachamir Hotza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-022-00332-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Bastos Santana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Oliveira Junior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Araujo dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.02.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVR43QJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasgorceix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calasans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-014-5237-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Chotard-Ghodsnia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Deisinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.11.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q7DFTF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTDFC97K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deydier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1961" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet-Pouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recorda A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laverdet. B. Pouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmoria G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Annonay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O'Connor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025091v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagorceix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552557v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sachsenweger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos Oliveira Tude" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casalans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-07-0.165" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462532v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zamazalova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gedeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928937v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117439v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler A. dos Santos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara C." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841914v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844579v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>