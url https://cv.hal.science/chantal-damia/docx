--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -631,291 +631,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser powder bed fusion of ultra-high-molecular-weight polyethylene/hydroxyapatite composites for bone tissue engineering</w:t>
+                <w:t xml:space="preserve">Polymer/calcium phosphate biocomposites manufactured by selective laser sintering: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Schappo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gean Vitor Salmoria</w:t>
+                <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+                <w:t xml:space="preserve">Gean Salmoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dumur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachamir Hotza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117966⟩</w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.285-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40964-022-00332-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785622v1</w:t>
+                <w:t xml:space="preserve">hal-04783613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer/calcium phosphate biocomposites manufactured by selective laser sintering: an overview</w:t>
+                <w:t xml:space="preserve">Laser powder bed fusion of ultra-high-molecular-weight polyethylene/hydroxyapatite composites for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Schappo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gean Salmoria</w:t>
+                <w:t xml:space="preserve">Gean Vitor Salmoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dachamir Hotza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.285-301. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412, pp.117966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40964-022-00332-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783613v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivity in SBF versus trace element effects: The isolated role of Mg2+ and Zn2+ in osteoblast behavior</w:t>
               </w:r>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas de Araujo Bastos Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Henrique Oliveira Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora dos Santos Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,77 +1044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening method for producing suitable spray-dried HA powder for SLS application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Schappo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dachamir Hotza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384, pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,587 +1142,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-osteoblast cell colonization of porous silicon substituted hydroxyapatite bioceramics: Influence of microporosity and macropore design</w:t>
+                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urda Rüdrich</w:t>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Champion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97, pp.510-528. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.12.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080262v1</w:t>
+                <w:t xml:space="preserve">hal-02130757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of Hydroxyapatite Ceramics: Raman Mapping Investigation of Silanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Zahi Hjezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahi Hjezi</w:t>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cornette</w:t>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (2), pp.372-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ceramics2020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Poli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">David Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.343-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130757v1</w:t>
+                <w:t xml:space="preserve">hal-02080103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Pre-osteoblast cell colonization of porous silicon substituted hydroxyapatite bioceramics: Influence of microporosity and macropore design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urda Rüdrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 95, pp.343-354. </w:t>
+              <w:t xml:space="preserve">, 2019, 97, pp.510-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080103v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of calcium phosphate ceramics for drug delivery applications in bone diseases: A review of the parameters affecting the loading and release of the therapeutic substance</w:t>
               </w:r>
@@ -1734,64 +1734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Viana-Trecant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,709 +1844,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des biocéramiques aux vertus réparatrices. Les substituts osseux de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Hydroxyapatite microporous bioceramics as vancomycin reservoir: Antibacterial efficiency and biocompatibility investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delebassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.488-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328216653108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869580v1</w:t>
+                <w:t xml:space="preserve">hal-01465050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite microporous bioceramics as vancomycin reservoir: Antibacterial efficiency and biocompatibility investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of vascular colonisation and angio-conduction in porous silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Usseglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.179 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0885328216653108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01465050v1</w:t>
+                <w:t xml:space="preserve">hal-01819234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vascular colonisation and angio-conduction in porous silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Des biocéramiques aux vertus réparatrices. Les substituts osseux de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01819234v1</w:t>
+                <w:t xml:space="preserve">hal-01869580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient quantification of primary amine functions grafted onto apatite ceramics by using two UV-Vis spectrophotometric methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite and impact of insulin adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mavropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calasans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4AY02012J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (10), pp.2383-2393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-014-5237-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086778v1</w:t>
+                <w:t xml:space="preserve">hal-01108396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite and impact of insulin adsorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sader</w:t>
+                <w:t xml:space="preserve">Efficient quantification of primary amine functions grafted onto apatite ceramics by using two UV-Vis spectrophotometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Calasans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (10), pp.2383-2393. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.9622-9627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10856-014-5237-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4AY02012J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108396v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de biocéramiques phosphocalciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate porous pellets as drug delivery systems : effect of drug carrier composition on drug loading and in vitro release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,77 +2782,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">beta-TCP porous pellets as an orthopaedic drug delivery system: ibuprofen/carrier physicochemical interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Detsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Deisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3043,565 +3043,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface transformation of silicon-doped hydroxyapatite immersed in culture medium under dynamic and static conditions</w:t>
+                <w:t xml:space="preserve">Importance of dynamic culture for evaluating osteoblast activity on dense silicon-substituted hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marques da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ponche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
+                <w:t xml:space="preserve">G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 75, pp.349-355. </w:t>
+              <w:t xml:space="preserve">, 2010, 80, pp.138-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562567v1</w:t>
+                <w:t xml:space="preserve">hal-00562587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of dynamic culture for evaluating osteoblast activity on dense silicon-substituted hydroxyapatite</w:t>
+                <w:t xml:space="preserve">Surface transformation of silicon-doped hydroxyapatite immersed in culture medium under dynamic and static conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marques da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mateescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 80, pp.138-144. </w:t>
+              <w:t xml:space="preserve">, 2010, 75, pp.349-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2010.05.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00562587v1</w:t>
+                <w:t xml:space="preserve">hal-00562567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two hydroxyapatite/poly(alkoxysilane) implant coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Bioactive coatings obtained at room temperature with hydroxyapatite and polysiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 201 (6), pp.3008-3015</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (25-26), pp.3192-3196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108410v1</w:t>
+                <w:t xml:space="preserve">hal-01108407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive coatings obtained at room temperature with hydroxyapatite and polysiloxanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Study of two hydroxyapatite/poly(alkoxysilane) implant coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sharrock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (25-26), pp.3192-3196</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 201 (6), pp.3008-3015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108407v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cendres issues de l’incinération de farines animales : déchets ou produits valorisables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Deydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3680,64 +3680,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Functionalization of Calcium Phosphate Bioceramic Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3958,90 +3958,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic apatite and m-CPPD crystals-based materials as models to improve ex vivo osteoarticular calcifications diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louize Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Thay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BIOMAT &amp; MatSAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Super Besse, France</w:t>
@@ -4439,135 +4439,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude du dosage de la vancomycine par HPLC-SM</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2019 – 16th International Conference on the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923552v1</w:t>
+                <w:t xml:space="preserve">hal-04921696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR. . 3rd edition of the Σ-Tech Days</w:t>
               </w:r>
@@ -4579,51 +4596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recorda A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laverdet. B. Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4642,1459 +4659,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuse en hydroxyapatite : étude du dosage de la vancomycine par HPLC-SM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Renaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ECerS 2019 – 16th International Conference on the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921696v1</w:t>
+                <w:t xml:space="preserve">hal-04923552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les céramiques au service des os !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Selective laser sintering of UHMWPE and spray-dried HA for bone tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Schappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salmoria G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dachamir Hotza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "L’humain recomposé"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555497v1</w:t>
+                <w:t xml:space="preserve">hal-03554915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser sintering of UHMWPE and spray-dried HA for bone tissue engineering applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les céramiques au service des os !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dachamir Hotza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, online, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "L’humain recomposé"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554915v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
+                <w:t xml:space="preserve">Robocasting of hydroxyapatite-based scaffolds with multi-scale porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+                <w:t xml:space="preserve">Nathalie Annonay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Nouguier</w:t>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Launay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Vincent Pateloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire dans le cadre des Journées SEMPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419473v1</w:t>
+                <w:t xml:space="preserve">hal-02417419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Les céramiques au service de la santé : Élaboration et caractérisation de biocéramiques pour l’ingénierie tissulaire osseuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Damia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Conférence dans le cadre des 80 ans du CNRS</w:t>
+              <w:t xml:space="preserve">Journées SEMPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409616v1</w:t>
+                <w:t xml:space="preserve">hal-02409738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting of hydroxyapatite-based scaffolds with multi-scale porosity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Congrès BIOMAT-MATSAN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417419v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès BIOMAT-MATSAN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Séminaire dans le cadre des Journées SEMPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361815v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Apport de la microscopie électronique à l’étude de la colonisation osseuse d’implants céramiques in vivo sur modèle murin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séminaire : Les céramiques au service de la santé : Élaboration et caractérisation de biocéramiques pour l’ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nouguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Launay</w:t>
+                <w:t xml:space="preserve">Isabelle Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SEMPA</w:t>
+              <w:t xml:space="preserve">Séminaire : Conférence dans le cadre des 80 ans du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409738v1</w:t>
+                <w:t xml:space="preserve">hal-02409616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule à la surface d’un substrat CaP par spectroscopie Raman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia El Felss</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130937v1</w:t>
+                <w:t xml:space="preserve">hal-02082348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule greffée à la surface d’un substrat CaP par spectroscopie Raman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la distribution spatiale d’une biomolécule à la surface d’un substrat CaP par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia El Felss</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082348v1</w:t>
+                <w:t xml:space="preserve">hal-02130937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNP SENS NMR study of hydroxyapatite surface functionalization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Influence of microporosity and macropores design upon cell colonization of calcium phosphate ceramic scaffolds for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urda Rüdrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials (ESB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082324v1</w:t>
+                <w:t xml:space="preserve">hal-02080309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microporosity and macropores design upon cell colonization of calcium phosphate ceramic scaffolds for bone regeneration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">DNP SENS NMR study of hydroxyapatite surface functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Meeting of the European Society for Biomaterials (ESB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">MatV2L Biomateriaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080309v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la spectroscopie de force et de l’imagerie Raman à la caractérisation des interactions protéines-céramiques phosphocalciques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia El Felss</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de la Commission mixte Matériaux pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6119,103 +6119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la fonctionnalisation de substrats phosphocalciques par imagerie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Le Ventron, France</w:t>
@@ -6244,90 +6244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman mapping as a tool to evidence spatial distribution of biomolecules on hydroxyapatite type materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6346,1536 +6346,1536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton microscopy of bioceramic implant colonization and vascularization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Functionalisation of silicon substituted hydroxyapatite bioceramics by BMP-2 for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
+                <w:t xml:space="preserve">V. Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. O'Connor</w:t>
+                <w:t xml:space="preserve">V. Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894447v1</w:t>
+                <w:t xml:space="preserve">hal-01894383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin innervation and wound healing: development of substitutes for burn treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Egles</w:t>
+                <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Damia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">12th Conference for Young Scientists in Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894257v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+                <w:t xml:space="preserve">Apport de la spectroscopie de force à l’étude des interactions protéines/biomatériaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MATV2L Journées thématiques "Imagerie et imagerie spectrale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891343v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Universidade Federal de Sergipe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Aracaju, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spectroscopie de force à l’étude des interactions protéines/biomatériaux.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
+                <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Nouguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATV2L Journées thématiques "Imagerie et imagerie spectrale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867854v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of silicon substituted hydroxyapatite bioceramics by BMP-2 for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Skin innervation and wound healing: development of substitutes for burn treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tourneur-Marsille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Egles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">BIOMAT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ambleteuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894383v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of calcium phosphate bioceramics: how to improve osseointegration ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Contribution of atomic force spectroscopy to the characterisation of proteins-calcium phosphate bioceramics interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference for Young Scientists in Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Bioceramics 29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900517v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of atomic force spectroscopy to the characterisation of proteins-calcium phosphate bioceramics interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo multiphoton microscopy of bioceramic implant colonization and vascularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia El Felss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Magnaudeix</w:t>
+                <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Coudert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Champion</w:t>
+                <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894432v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of vascular colonization and angio-conduction in porous microstereolithographied silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Functionalisation of phosphocalcic bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Lalloue</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioceramics 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867716v1</w:t>
+                <w:t xml:space="preserve">hal-01866895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia M. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of phosphocalcic bioceramics for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Usseglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Douard</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">IWAC 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866895v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pore geometry on vascular colonization of porous silicon-substituted hydroxyapatite ceramics shaped by microstereolithography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of vascular colonization and angio-conduction in porous microstereolithographied silicon-substituted hydroxyapatite with various pore shapes in a chick chorioallantoic membrane (CAM) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAC 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPCTS, Sep 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Bioceramics 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867651v1</w:t>
+                <w:t xml:space="preserve">hal-01867716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation vibrationnelle par imagerie Raman de céramiques phosphocalciques ostéoconductrices pour l'ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Zahi Hjezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7911,661 +7911,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of macro-micro-porous bioceramics for bone tissue engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Development of osteoinductive calcium phosphate bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MP1301 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Séminaire invité : Animation scientifique "Petits déjeuners" du Laboratoire d’Excellence Σ-Lim ”Des matériaux et composants céramiques spécifiques aux système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025091v1</w:t>
+                <w:t xml:space="preserve">hal-02552557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of osteoinductive calcium phosphate bioceramics for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Elaboration of osteoinductive phosphocalcic bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité : Animation scientifique "Petits déjeuners" du Laboratoire d’Excellence Σ-Lim ”Des matériaux et composants céramiques spécifiques aux système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552557v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of osteoinductive phosphocalcic bioceramics for bone tissue engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of macro-micro-porous bioceramics for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">COST MP1301 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862871v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-stereolithography applied to tissue engineering : multiscale macro-microporous scaffolds made of silicate hydroxyapatite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite impact of insulin adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Machado-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mavropoulos Oliveira Tude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lasgorceix</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">M. Sader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casalans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Materials in Medicine International Conference (Mime)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Faenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947060v1</w:t>
+                <w:t xml:space="preserve">hal-00949304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of silicated hydroxyapatite impact of insulin adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Micro-stereolithography applied to tissue engineering : multiscale macro-microporous scaffolds made of silicate hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Casalans</w:t>
+                <w:t xml:space="preserve">H. Sachsenweger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials in Medicine International Conference (Mime)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Faenza, Italy</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949304v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la spectroscopie vibrationnelle à l'étude des céramiques en hydroxyapatite phosphocalcique d'intérêt biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiva Baradari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernache-Assolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8620,51 +8620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Si-substituted b-tricalcium phosphate ceramics with controlled composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Mekki Berrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8711,64 +8711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium phosphate bioceramics for bone tissue regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8800,506 +8800,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave hydrothermal synthesis of hydroxyapatite from CaSO4.1/2H2O</w:t>
+                <w:t xml:space="preserve">Preparation of hydroxyapatite by microwave-hydrothermal synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zamazalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting on Chemistry &amp; Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brno, Slovakia</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366938v1</w:t>
+                <w:t xml:space="preserve">hal-00366291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of hydroxyapatite by microwave-hydrothermal synthesis</w:t>
+                <w:t xml:space="preserve">Microwave hydrothermal synthesis of hydroxyapatite from CaSO4.1/2H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zamazalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">4th Meeting on Chemistry &amp; Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brno, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366291v1</w:t>
+                <w:t xml:space="preserve">hal-00366938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro biological evaluation of b-tricalcium phosphate (b-TCP) ceramics for bone substitution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Synthesis of silicated b-tricalcium phosphate ceramics Ca(3 x)(PO4)(2-2x)(SiO4)x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Mekki Berrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367333v1</w:t>
+                <w:t xml:space="preserve">hal-00367398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of silicated b-tricalcium phosphate ceramics Ca(3 x)(PO4)(2-2x)(SiO4)x</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">In vitro biological evaluation of b-tricalcium phosphate (b-TCP) ceramics for bone substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Detsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Chotard-Ghodsnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Deisinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics (IWAC03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367398v1</w:t>
+                <w:t xml:space="preserve">hal-00367333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.J. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International congress on Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy. pp.643-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9382,51 +9382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louize Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9475,51 +9475,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuses en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abane</w:t>
@@ -9554,97 +9554,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMed ECerS Winter School - Emerging antimicrobial biomaterials for orthopaedic applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923616v1</w:t>
+                <w:t xml:space="preserve">hal-04117439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation thérapeutique de céramiques poreuses en hydroxyapatite : étude de la cinétique de libération de la vancomycine</w:t>
+                <w:t xml:space="preserve">Functionalization of hydroxyapatite porous bioceramics: Study of vancomycin delivery kinetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Recorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Abane</w:t>
@@ -9679,483 +9679,483 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaubrun-Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">AIMed ECerS Winter School - Emerging antimicrobial biomaterials for orthopaedic applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117439v1</w:t>
+                <w:t xml:space="preserve">hal-04923616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Recorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Laverdet-Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online conference (Brazil), Brazil</w:t>
+              <w:t xml:space="preserve">Σ-Tech Days. “Explore the world of biomaterials with advanced photonics and artificial intelligence”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051277v1</w:t>
+                <w:t xml:space="preserve">hal-04921369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized bioceramics for osteimmunomodulation and Local Release of actives molecules: FunModuLAR</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Osteconductive behavior and in vivo degradation of nanostructured and ceramics carbonated hydroxyapatite microspheres for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mavropolous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Machado Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Campos Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calasans-Maia Monica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Calasans-Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Σ-Tech Days. “Explore the world of biomaterials with advanced photonics and artificial intelligence”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Limoges, France</w:t>
+              <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Conference online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921369v1</w:t>
+                <w:t xml:space="preserve">hal-04921329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteconductive behavior and in vivo degradation of nanostructured and ceramics carbonated hydroxyapatite microspheres for bone regeneration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raman mapping investigation of functionalized hydroxyapatite ceramics surface for bone engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2021, Conference online, Brazil</w:t>
+              <w:t xml:space="preserve">, Aug 2021, Online conference (Brazil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921329v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite scaffolds with multi-scale porosity made by Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Annonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Ceramists Additive Manufacturing Forum (yCAM) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Mons, Belgium</w:t>
@@ -10184,103 +10184,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme par robocasting d’une céramique architecturée en hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Annonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pateloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2018 Matériaux pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
@@ -10309,103 +10309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robocasting and sintering of 3D hydroxyapatite scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioceramics 29: 29th International Symposium in Ceramics on Medicine, The Annual Meeting of the International Society for Ceramics in Medicine (ISCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
@@ -10434,51 +10434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of partial substittution of CaO by MgO on the disolution of a SiO2-Na2O-P2O5-CaO bioactive glass system in McCoy 5A medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler A. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10529,103 +10529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force spectroscopy study of the interactions between fibronectin and calcium phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Felss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, lIMOGES, France</w:t>
@@ -10654,103 +10654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la géométrie des pores sur la vascularisation d’implants en hydroxyapatite silicatée fabriqués par microstéréolithographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Usseglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/TITANE "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, lIMOGES, France</w:t>
@@ -10779,103 +10779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’implants pour l’ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ndes journées annuelles de la Commission Mixte GFC/SF2M/CEFRACOR/TITANE "Matériaux pour la Santé"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
@@ -10904,103 +10904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of ceramic scaffolds and in vivo biological evaluation by multiphotonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nouguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Pascaud-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Matériaux pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, limoges, France</w:t>
@@ -11119,51 +11119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B067D60A"/>
+    <w:nsid w:val="0C077765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11350,51 +11350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-damia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-3453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096683090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219456481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359393446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louize Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Hammami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02873f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTBIO.2025.09.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04783613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Salmoria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachamir Hotza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-022-00332-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Bastos Santana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Oliveira Junior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Araujo dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.02.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVR43QJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasgorceix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Costa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calasans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-014-5237-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Chotard-Ghodsnia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Deisinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.11.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q7DFTF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTDFC97K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deydier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1961" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet-Pouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recorda A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laverdet. B. Pouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921696v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmoria G" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417419v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Annonay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894447v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O'Connor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891343v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badea" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894383v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867710v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025091v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagorceix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552557v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sachsenweger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949304v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos Oliveira Tude" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casalans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-07-0.165" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462532v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366938v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zamazalova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gedeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366291v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928937v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923616v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117439v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921369v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler A. dos Santos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara C." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841914v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844579v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-damia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4664-3453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096683090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219456481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359393446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louize Touati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Y Hammami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02873f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544221v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Recorda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renaudie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pascaud-Mathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403790v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marsan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTBIO.2025.09.022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04783613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Schappo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Giry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Salmoria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dachamir Hotza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-022-00332-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gean Vitor Salmoria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117966" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Araujo Bastos Santana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Oliveira Junior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora dos Santos Tavares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler Araujo dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.02.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahi Hjezi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Felss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2020029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urda R&#252;drich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.12.046" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG13KQ8S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiva Baradari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana-Trecant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.02.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVR43QJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delebass&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sarre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328216653108" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Usseglio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.04.039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTJLJSBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01869580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lasgorceix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sader" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calasans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-014-5237-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944296v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Viana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaubrun-Giry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130704010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.01.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCZGQDLR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chulia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/12/5/055008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Douard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Chotard-Ghodsnia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Deisinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2010.11.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Q7DFTF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562587v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marques da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mateescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soares" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2010.05.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTDFC97K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.09.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B325861C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108407v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sharrock" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108410v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sarda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deydier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guilet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1961" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.12108-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04929197v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bousson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Laverdet-Pouch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554961v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recorda A." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laverdet. B. Pouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03554915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmoria G" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02417419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Annonay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pateloup" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409738v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nouguier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Launay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02361815v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02419473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia M. Bardet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Nouguier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409616v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Julien" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02130937v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082324v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaleix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01900517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01916500v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01891343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Badea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894257v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur-Marsille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Egles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Siniscalco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnaudeix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coudert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894447v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O'Connor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866895v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867710v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867651v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Usseglio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalloue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01867716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belleil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552557v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagorceix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Machado-Costa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavropoulos Oliveira Tude" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casalans" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sachsenweger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345152v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mekki Berrada" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Champion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/3-908453-07-0.165" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462532v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366291v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zamazalova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gedeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367333v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04928937v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Charvillat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04117439v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04923616v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921369v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04921329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavropolous" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Machado Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Campos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calasans-Maia Monica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Calasans-Maia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05051277v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02418111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02082385v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885698v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Badea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euler A. dos Santos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara C." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844547v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841889v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841914v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01844579v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>