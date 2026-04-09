--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1609,471 +1609,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Computer Modelling to Forecast the Sustainability in the Development of Geothermal waters Resource: Khankala Deposit Example</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Goblet</w:t>
+                <w:t xml:space="preserve">Large-Scale CO2 Storage in a Deep Saline Aquifer: Uncertainties in Predictions Due to Spatial Variability of Flow Parameters and Their Modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-015-0590-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226311v1</w:t>
+                <w:t xml:space="preserve">hal-01226332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale CO2 Storage in a Deep Saline Aquifer: Uncertainties in Predictions Due to Spatial Variability of Flow Parameters and Their Modeling.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bruel</w:t>
+                <w:t xml:space="preserve">The Use of Computer Modelling to Forecast the Sustainability in the Development of Geothermal waters Resource: Khankala Deposit Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvar Farkhutdinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-015-0590-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01226332v1</w:t>
+                <w:t xml:space="preserve">hal-01226311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatic approach to estimate the number of days in exceedance of PM10 limit value</w:t>
+                <w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Malherbe</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.03.062⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142205v1</w:t>
+                <w:t xml:space="preserve">hal-01111967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pragmatic approach to estimate the number of days in exceedance of PM10 limit value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.79-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111967v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Centimeter-Scale Spatial Variability of PAHs and Microbial Populations in the Rhizosphere of Two Plants</w:t>
               </w:r>
@@ -2189,51 +2189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal spatial design for air quality measurement surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2274,277 +2274,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+                <w:t xml:space="preserve">Influence of heterogeneities and upscaling on CO2 storage prediction at large scale in deep saline aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Energy Procedia, vol. 37, pp.4445-4456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870830v1</w:t>
+                <w:t xml:space="preserve">hal-00752253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities and upscaling on CO2 storage prediction at large scale in deep saline aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bruel</w:t>
+                <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 504, pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752253v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the effect of geological reservoir variability on carbon dioxide storage using numerical experiments</w:t>
               </w:r>
@@ -2725,77 +2725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,77 +2997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.atmosenv.2011.03.063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3290,51 +3290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical analysis of the temporal variability of ozone concentrations. Comparison between CHIMERE model and surface observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,64 +3398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5516,64 +5516,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,64 +6591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pragmatic approach to estimate probabilities of exceeding limit values in air quality : application to PM10 and O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6712,51 +6712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 International geostatistics congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6794,64 +6794,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and future assessment of the main aquifer units contribution to the river discharge of the Loire basin during low flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,273 +6896,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisi geostatistica della dispersione di inquinanti in falda</w:t>
+                <w:t xml:space="preserve">Impact of river stage prediction methods on stream-aquifer exchanges in a hydro(geo)logical model at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Line Spacagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ramondini</w:t>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incontro Annuale dei Ricercatori di Geotecnica 2012 - IARG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709844v1</w:t>
+                <w:t xml:space="preserve">hal-00800862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of river stage prediction methods on stream-aquifer exchanges in a hydro(geo)logical model at the regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analisi geostatistica della dispersione di inquinanti in falda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Line Spacagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Saleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">M. Ramondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Incontro Annuale dei Ricercatori di Geotecnica 2012 - IARG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800862v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des processus sédimentaires sur les flux de phosphore simulés avec le modèle hydro-écologique ProSe dans la Seine à l'aval de l'agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,64 +7217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geological parameters on CO2 storage prediction in deep saline aquifer at industrial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7325,77 +7325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which relations between deterministic simulations and observations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Létinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7437,64 +7437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial representativeness of an air quality monitoring station. Delimitation of exceedances areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,290 +7539,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">In-river Rating Curves Interpolation for a Better Assessment of Stream-Aquifer Exchanges in a Regional Distributed Hydro(geo)logical Model: Application to the Central Area of the Seine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orgeval's 50th anniversary and the 37th GFHN conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. http://www.irstea.fr/en/orgevals-50th-anniversary</w:t>
+              <w:t xml:space="preserve">CMWR XIXth international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355229v1</w:t>
+                <w:t xml:space="preserve">hal-00800888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-river Rating Curves Interpolation for a Better Assessment of Stream-Aquifer Exchanges in a Regional Distributed Hydro(geo)logical Model: Application to the Central Area of the Seine Basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWR XIXth international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Orgeval's 50th anniversary and the 37th GFHN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. http://www.irstea.fr/en/orgevals-50th-anniversary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800888v1</w:t>
+                <w:t xml:space="preserve">hal-04355229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the areas of air quality limit value exceedances on national and local scales. A geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7886,77 +7886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,64 +8011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of river rating curves interpolation methods on in-stream water level assessment and stream-aquifer exchanges in a regional distributed hydro(geo)logical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Data Methods for Environmental and Ecological Processes - 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Foggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8300,64 +8300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial representativeness of an air quality monitoring station. Application to NO2 in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,77 +8421,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing in-stream observed and simulated nitrate concentrations using temporal variograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of AGU Vienne conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8542,51 +8542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8706,51 +8706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité temporelle et spatiale de données de concentration modélisées et observées. Application à la cartographie horaire d'ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8801,77 +8801,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical model to estimate in streams pollutant loads and concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8890,338 +8890,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la concentration en nitrates de la nappe d'Alsace</w:t>
+                <w:t xml:space="preserve">Variabilité spatiale de sols pollués par des hydrocarbures : principales contributions du projet LOQUAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Spacagna</w:t>
+                <w:t xml:space="preserve">Claire Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Russo</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de géostatistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599189v1</w:t>
+                <w:t xml:space="preserve">hal-00599186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale de sols pollués par des hydrocarbures : principales contributions du projet LOQUAS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport croisé de la modélisation déterministe et géostatistique. Exemple des concentrations en nitrates de la Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de géostatistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">41èmes journées de statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599186v1</w:t>
+                <w:t xml:space="preserve">hal-00361354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport croisé de la modélisation déterministe et géostatistique. Exemple des concentrations en nitrates de la Seine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la concentration en nitrates de la nappe d'Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Spacagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes journées de statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de géostatistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361354v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des teneurs dans les sols de friches industrielles : retour d'expérience sur la représentativité des échantillonnages</w:t>
               </w:r>
@@ -9276,90 +9276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOQUAS : Combinaison des reconnaissances géophysiques et physico-chimiques pour l'estimation géostatistique de pollutions de sols par hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9440,51 +9440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Conference of the International Environmetrics Society "Handling complexity and uncertainty in environmental studies" (TIES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9509,51 +9509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROSS LINKED METHODOLOGIES TO ASSESS THE CONTAMINATION EXTENSION OF HYDROCARBON POLLUTED SOIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,64 +9673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostats 2008 - 8th International Geostatistics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.871-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9755,90 +9755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a hydrocarbon polluted soil by an intensive multi-scale sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9956,204 +9956,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of valid covariances along an hydrographic network. Application to specific water discharge on the Moselle basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
+              <w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599179v1</w:t>
+                <w:t xml:space="preserve">hal-00599165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+                <w:t xml:space="preserve">Construction of valid covariances along an hydrographic network. Application to specific water discharge on the Moselle basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
+              <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599165v1</w:t>
+                <w:t xml:space="preserve">hal-00599179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS DES INDICATEURS GÉOSTATISTIQUES POUR LES COMPTES DE LA QUALITÉ DE L'EAU</w:t>
               </w:r>
@@ -10323,312 +10323,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological study of reactive transport in complex geochemical systems: preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco de Lucia</w:t>
+                <w:t xml:space="preserve">Geostatistical modelling for the quantification of uncertainties on the unsatured zone and the groundwater transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
+              <w:t xml:space="preserve">Groundwater hydraulics in complex environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599175v1</w:t>
+                <w:t xml:space="preserve">hal-00599172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical modelling for the quantification of uncertainties on the unsatured zone and the groundwater transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Mazuel</w:t>
+                <w:t xml:space="preserve">Methodological study of reactive transport in complex geochemical systems: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater hydraulics in complex environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
+              <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599172v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation géostatistique pour la quantification d'incertitudes sur le transfert de polluants dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mazuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krimissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37èmes Journées de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Clamart, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10679,51 +10679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10850,191 +10850,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical characterization of an aquifer by joint simulation of a random function and its partial derivatives.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geostatistical simulation of transmissivity and flow : simplified case of the linearized diffusion equation in steady state. In Tracers and modelling in hydrogeology. IAHS publication 262. Dassargues A. (ed.) 103-108</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostats 2000 Cape Town</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.29-38</w:t>
+              <w:t xml:space="preserve">Tracers and modelling in hydrogeology. TraM'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Liège, Belgium. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143956v1</w:t>
+                <w:t xml:space="preserve">hal-01143971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical simulation of transmissivity and flow : simplified case of the linearized diffusion equation in steady state. In Tracers and modelling in hydrogeology. IAHS publication 262. Dassargues A. (ed.) 103-108</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geostatistical characterization of an aquifer by joint simulation of a random function and its partial derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracers and modelling in hydrogeology. TraM'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Liège, Belgium. pp.103-108</w:t>
+              <w:t xml:space="preserve">Geostats 2000 Cape Town</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143971v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint simulation of a random function and its derivatives.</w:t>
               </w:r>
@@ -12183,51 +12183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment passer des analyses chimiques à la cartographie des teneurs en polluants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12651,103 +12651,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l'interface cours d'eau-nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12769,103 +12769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l’interface cours d’eau-nappe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13256,215 +13256,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième rapport d'avancement. R2 - Modélisation géostatistique du site de Plaisir (78). ADEME GESIPOL 2014, Contrasol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Donati</w:t>
+                <w:t xml:space="preserve">Les Plantes, Indicateurs de la Mobilité des Eléments Traces (PIMET) Analyse statistique des analyses des sols et des végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] R160930GLOC, Mines ParisTech. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518395v1</w:t>
+                <w:t xml:space="preserve">hal-01488559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plantes, Indicateurs de la Mobilité des Eléments Traces (PIMET) Analyse statistique des analyses des sols et des végétaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deuxième rapport d'avancement. R2 - Modélisation géostatistique du site de Plaisir (78). ADEME GESIPOL 2014, Contrasol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Loc'H</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01488559v1</w:t>
+                <w:t xml:space="preserve">hal-01518395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plantes, Indicateurs de la Mobilité des éléments traces (PIMET). Etude statistique des analyses de sols et des végétaux. Rapport final, Projet Carnot-Mines INDECO – EGP12 – PIMET n°40543.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14798,51 +14798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70D597A5"/>
+    <w:nsid w:val="D013B0D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15029,51 +15029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-de-fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117006327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaeeyazdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Raspa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bondu&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480930.2018.1507609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9020115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Donati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q7VJSJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Li&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kashparov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZGLRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Cherkasov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0590-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01142205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.03.062" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L7M5RX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142851" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.349" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Diedro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2024143" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gallois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernard-Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouwers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelin Ikonomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucher H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galli A.," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravenne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01535143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Assy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvoisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassart." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pennequin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauchamp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malherbe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautru" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295345v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huong Li&#234;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Yvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassart Ga&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malvoisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amestoy Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Valmy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709844v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Line Spacagna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramondini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800862v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;tinois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599189v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Spacagna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beno&#238;t" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361354v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fricaudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cardenas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lefebvre Polus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599179v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599177v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sgallari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599172v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazuel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969948v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143956v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mariotti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbaux-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deraisme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143794v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269844v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Chambure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Mariangela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518421v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763686v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-de-fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117006327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaeeyazdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Raspa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bondu&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480930.2018.1507609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9020115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Donati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q7VJSJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Li&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kashparov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZGLRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Cherkasov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0590-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01142205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.03.062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L7M5RX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142851" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Diedro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2024143" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gallois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernard-Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouwers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelin Ikonomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucher H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galli A.," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravenne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01535143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Assy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvoisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassart." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pennequin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauchamp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malherbe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautru" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295345v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huong Li&#234;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Yvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassart Ga&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malvoisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amestoy Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Valmy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Line Spacagna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramondini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;tinois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599186v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beno&#238;t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Spacagna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fricaudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cardenas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lefebvre Polus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599177v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sgallari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599172v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazuel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969948v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mariotti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbaux-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deraisme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143794v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269844v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Chambure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488559v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Mariangela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518421v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763686v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>