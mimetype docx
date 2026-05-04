--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1808,272 +1808,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t>
+                <w:t xml:space="preserve">A pragmatic approach to estimate the number of days in exceedance of PM10 limit value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.03.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111967v1</w:t>
+                <w:t xml:space="preserve">hal-01142205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatic approach to estimate the number of days in exceedance of PM10 limit value</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Malherbe</w:t>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 111, pp.79-93. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.03.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142205v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Centimeter-Scale Spatial Variability of PAHs and Microbial Populations in the Rhizosphere of Two Plants</w:t>
               </w:r>
@@ -2189,51 +2189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal spatial design for air quality measurement surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,77 +2725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,273 +2861,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of spatial variability on 2D reactive transport simulations</w:t>
+                <w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco de Lucia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+                <w:t xml:space="preserve">Edwige Polus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberto Bruno</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613170v1</w:t>
+                <w:t xml:space="preserve">hal-00569335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of spatial variability on 2D reactive transport simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Polus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.7838⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (6), pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569335v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling design for air quality measurement surveys: An optimization approach</w:t>
               </w:r>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.atmosenv.2011.03.063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3202,260 +3202,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From exploratory data analysis to geostatistical estimation : examples from the analysis of soils pollutants</w:t>
+                <w:t xml:space="preserve">Geostatistical analysis of the temporal variability of ozone concentrations. Comparison between CHIMERE model and surface observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, special issue : Pedometrics (62), pp.454-466</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45, pp.3434-3446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878478v1</w:t>
+                <w:t xml:space="preserve">hal-00878480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical analysis of the temporal variability of ozone concentrations. Comparison between CHIMERE model and surface observations</w:t>
+                <w:t xml:space="preserve">From exploratory data analysis to geostatistical estimation : examples from the analysis of soils pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45, pp.3434-3446</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, special issue : Pedometrics (62), pp.454-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878480v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation spatiale et temporelle des &amp;quot;Masses d'Eau Cours d'Eau&amp;quot;. Spatial and Temporal characterization of &amp;quot;River Water Bodies&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3480,77 +3480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent block transmissivity in an irregular 2D polygonal grid for one-phase flow: a sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4880,260 +4880,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining geostatistics and data from numerical simulations to improve estimations of pollution plumes in groundwater or soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evalutation of the spatial variations of the hydrodynamical parameters of soils with GPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaconsoil 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, VIENNE, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180643v1</w:t>
+                <w:t xml:space="preserve">hal-02460183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evalutation of the spatial variations of the hydrodynamical parameters of soils with GPR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining geostatistics and data from numerical simulations to improve estimations of pollution plumes in groundwater or soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">Aquaconsoil 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460183v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'un seuil de fond pédo-géochimique anthropisé : étude de sensibilité des méthodes statistiques usuelles et apport de la géostatistique</w:t>
               </w:r>
@@ -5516,51 +5516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,459 +5622,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Geostatistical Estimation of a Multiple soil pollution (HC, Ni). AquaConsoil 2015, Copenhague.</w:t>
+                <w:t xml:space="preserve">INEDIT: construction et incertitudes des indicateurs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Assy</w:t>
+                <w:t xml:space="preserve">H. Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Malvoisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Plassart.</w:t>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consoil 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Copenhague, France</w:t>
+              <w:t xml:space="preserve">Séminaire Indeco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295239v1</w:t>
+                <w:t xml:space="preserve">hal-02602420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEDIT: construction et incertitudes des indicateurs environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection des données singulières pour la prévision et la cartographie de la qualité de l’air.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Beucher</w:t>
+                <w:t xml:space="preserve">M. Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chautru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Indeco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.8</w:t>
+              <w:t xml:space="preserve">Journées de géostatistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Nationale Supérieure des Mines de Paris, 2015, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602420v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des données singulières pour la prévision et la cartographie de la qualité de l’air.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch. Pennequin</w:t>
+                <w:t xml:space="preserve">Geostatistics: a decision-support tool for the decontamination and the recovery of radiocontaminated territories. Study at the scale of the T22 trench in the Chernobyl exclusion zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Liên Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beauchamp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Chautru</w:t>
+                <w:t xml:space="preserve">Caroline Simonucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de géostatistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Nationale Supérieure des Mines de Paris, 2015, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">EGU 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295353v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics: a decision-support tool for the decontamination and the recovery of radiocontaminated territories. Study at the scale of the T22 trench in the Chernobyl exclusion zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huong Liên Nguyen</w:t>
+                <w:t xml:space="preserve">Improved Geostatistical Estimation of a Multiple soil pollution (HC, Ni). AquaConsoil 2015, Copenhague.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Assy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Courbet</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Simonucci</w:t>
+                <w:t xml:space="preserve">G. Plassart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Consoil 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Copenhague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385137v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment quantifier le stock de radionucléides contenus dans les tranchées de déchets de la zone d’exclusion de Tchernobyl ?</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Huong Liên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6591,64 +6591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pragmatic approach to estimate probabilities of exceeding limit values in air quality : application to PM10 and O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6680,735 +6680,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategies for spatial sampling of air quality measurement surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+                <w:t xml:space="preserve">Analisi geostatistica della dispersione di inquinanti in falda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Line Spacagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 International geostatistics congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 8p</w:t>
+              <w:t xml:space="preserve">Incontro Annuale dei Ricercatori di Geotecnica 2012 - IARG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713623v1</w:t>
+                <w:t xml:space="preserve">hal-00709844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and future assessment of the main aquifer units contribution to the river discharge of the Loire basin during low flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Impact of river stage prediction methods on stream-aquifer exchanges in a hydro(geo)logical model at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWR XIXth international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800850v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of river stage prediction methods on stream-aquifer exchanges in a hydro(geo)logical model at the regional scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Saleh</w:t>
+                <w:t xml:space="preserve">Optimization strategies for spatial sampling of air quality measurement surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">9 International geostatistics congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800862v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisi geostatistica della dispersione di inquinanti in falda</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ramondini</w:t>
+                <w:t xml:space="preserve">Current and future assessment of the main aquifer units contribution to the river discharge of the Loire basin during low flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incontro Annuale dei Ricercatori di Geotecnica 2012 - IARG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">CMWR XIXth international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709844v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des processus sédimentaires sur les flux de phosphore simulés avec le modèle hydro-écologique ProSe dans la Seine à l'aval de l'agglomération parisienne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of geological parameters on CO2 storage prediction in deep saline aquifer at industrial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">TOUGH Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800858v1</w:t>
+                <w:t xml:space="preserve">hal-00777894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geological parameters on CO2 storage prediction in deep saline aquifer at industrial scale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des processus sédimentaires sur les flux de phosphore simulés avec le modèle hydro-écologique ProSe dans la Seine à l'aval de l'agglomération parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOUGH Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Berkeley, United States. pp.NA</w:t>
+              <w:t xml:space="preserve">IS. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777894v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which relations between deterministic simulations and observations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Létinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 International geostatistics congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 13p</w:t>
@@ -7437,64 +7437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial representativeness of an air quality monitoring station. Delimitation of exceedances areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,290 +7539,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-river Rating Curves Interpolation for a Better Assessment of Stream-Aquifer Exchanges in a Regional Distributed Hydro(geo)logical Model: Application to the Central Area of the Seine Basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWR XIXth international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Orgeval's 50th anniversary and the 37th GFHN conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France. http://www.irstea.fr/en/orgevals-50th-anniversary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800888v1</w:t>
+                <w:t xml:space="preserve">hal-04355229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">In-river Rating Curves Interpolation for a Better Assessment of Stream-Aquifer Exchanges in a Regional Distributed Hydro(geo)logical Model: Application to the Central Area of the Seine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orgeval's 50th anniversary and the 37th GFHN conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France. http://www.irstea.fr/en/orgevals-50th-anniversary</w:t>
+              <w:t xml:space="preserve">CMWR XIXth international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355229v1</w:t>
+                <w:t xml:space="preserve">hal-00800888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the areas of air quality limit value exceedances on national and local scales. A geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7899,51 +7899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,64 +8011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of river rating curves interpolation methods on in-stream water level assessment and stream-aquifer exchanges in a regional distributed hydro(geo)logical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Data Methods for Environmental and Ecological Processes - 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Foggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8300,64 +8300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial representativeness of an air quality monitoring station. Application to NO2 in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8408,90 +8408,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing in-stream observed and simulated nitrate concentrations using temporal variograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of AGU Vienne conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8542,51 +8542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8611,51 +8611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre du krigeage sur arbre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8687,541 +8687,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité temporelle et spatiale de données de concentration modélisées et observées. Application à la cartographie horaire d'ozone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geostatistical model to estimate in streams pollutant loads and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Polus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Malherbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ung</w:t>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de géostatistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599188v1</w:t>
+                <w:t xml:space="preserve">hal-00565017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical model to estimate in streams pollutant loads and concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Etude de la concentration en nitrates de la nappe d'Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Spacagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées de géostatistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565017v1</w:t>
+                <w:t xml:space="preserve">hal-00599189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale de sols pollués par des hydrocarbures : principales contributions du projet LOQUAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de géostatistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport croisé de la modélisation déterministe et géostatistique. Exemple des concentrations en nitrates de la Seine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes journées de statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la concentration en nitrates de la nappe d'Alsace</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la variabilité temporelle et spatiale de données de concentration modélisées et observées. Application à la cartographie horaire d'ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Russo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de géostatistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599189v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des teneurs dans les sols de friches industrielles : retour d'expérience sur la représentativité des échantillonnages</w:t>
               </w:r>
@@ -9276,90 +9276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOQUAS : Combinaison des reconnaissances géophysiques et physico-chimiques pour l'estimation géostatistique de pollutions de sols par hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9440,51 +9440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Conference of the International Environmetrics Society "Handling complexity and uncertainty in environmental studies" (TIES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9503,342 +9503,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CROSS LINKED METHODOLOGIES TO ASSESS THE CONTAMINATION EXTENSION OF HYDROCARBON POLLUTED SOIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Benoît</w:t>
+                <w:t xml:space="preserve">Geostatistical model for concentrations or flow rates in streams: some results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lefebvre Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Milano, Italy. 10p</w:t>
+              <w:t xml:space="preserve">Geostats 2008 - 8th International Geostatistics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.871-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579339v1</w:t>
+                <w:t xml:space="preserve">hal-00599157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical model for concentrations or flow rates in streams: some results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CROSS LINKED METHODOLOGIES TO ASSESS THE CONTAMINATION EXTENSION OF HYDROCARBON POLLUTED SOIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fricaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Lefebvre Polus</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Gourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostats 2008 - 8th International Geostatistics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.871-880</w:t>
+              <w:t xml:space="preserve">Consoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Milano, Italy. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599157v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a hydrocarbon polluted soil by an intensive multi-scale sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9956,204 +9956,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+                <w:t xml:space="preserve">Construction of valid covariances along an hydrographic network. Application to specific water discharge on the Moselle basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
+              <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599165v1</w:t>
+                <w:t xml:space="preserve">hal-00599179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of valid covariances along an hydrographic network. Application to specific water discharge on the Moselle basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
+              <w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599179v1</w:t>
+                <w:t xml:space="preserve">hal-00599165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS DES INDICATEURS GÉOSTATISTIQUES POUR LES COMPTES DE LA QUALITÉ DE L'EAU</w:t>
               </w:r>
@@ -10215,191 +10215,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radon indoor, in rocks and groundwater: data integration for mapping in Emilia-Romagna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Sgallari</w:t>
+                <w:t xml:space="preserve">Methodological study of reactive transport in complex geochemical systems: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Angelini</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599177v1</w:t>
+                <w:t xml:space="preserve">hal-00599175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical modelling for the quantification of uncertainties on the unsatured zone and the groundwater transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10414,221 +10401,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater hydraulics in complex environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological study of reactive transport in complex geochemical systems: preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco de Lucia</w:t>
+                <w:t xml:space="preserve">Radon indoor, in rocks and groundwater: data integration for mapping in Emilia-Romagna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sgallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Angelini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599175v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation géostatistique pour la quantification d'incertitudes sur le transfert de polluants dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krimissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37èmes Journées de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Clamart, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10679,51 +10679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,273 +10768,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soil pollutions from former coal processing sites.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jeannée</w:t>
+                <w:t xml:space="preserve">Geostatistical characterization of an aquifer by joint simulation of a random function and its partial derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostats 2000 Cape Town</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.526-537</w:t>
+              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143963v1</w:t>
+                <w:t xml:space="preserve">hal-01143956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical simulation of transmissivity and flow : simplified case of the linearized diffusion equation in steady state. In Tracers and modelling in hydrogeology. IAHS publication 262. Dassargues A. (ed.) 103-108</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracers and modelling in hydrogeology. TraM'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Liège, Belgium. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical characterization of an aquifer by joint simulation of a random function and its partial derivatives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Mariotti</w:t>
+                <w:t xml:space="preserve">Characterization of soil pollutions from former coal processing sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostats 2000 Cape Town</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.29-38</w:t>
+              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.526-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143956v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint simulation of a random function and its derivatives.</w:t>
               </w:r>
@@ -12183,51 +12183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment passer des analyses chimiques à la cartographie des teneurs en polluants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12664,51 +12664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l'interface cours d'eau-nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12782,51 +12782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l’interface cours d’eau-nappe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13256,215 +13256,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plantes, Indicateurs de la Mobilité des Eléments Traces (PIMET) Analyse statistique des analyses des sols et des végétaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Loc'H</w:t>
+                <w:t xml:space="preserve">Deuxième rapport d'avancement. R2 - Modélisation géostatistique du site de Plaisir (78). ADEME GESIPOL 2014, Contrasol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] R160930GLOC, Mines ParisTech. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488559v1</w:t>
+                <w:t xml:space="preserve">hal-01518395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième rapport d'avancement. R2 - Modélisation géostatistique du site de Plaisir (78). ADEME GESIPOL 2014, Contrasol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariangela Donati</w:t>
+                <w:t xml:space="preserve">Les Plantes, Indicateurs de la Mobilité des Eléments Traces (PIMET) Analyse statistique des analyses des sols et des végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] R160930GLOC, Mines ParisTech. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518395v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plantes, Indicateurs de la Mobilité des éléments traces (PIMET). Etude statistique des analyses de sols et des végétaux. Rapport final, Projet Carnot-Mines INDECO – EGP12 – PIMET n°40543.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Loc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13822,165 +13822,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601942v1</w:t>
+                <w:t xml:space="preserve">hal-01295374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14036,175 +14032,179 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vernier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01295374v1</w:t>
+                <w:t xml:space="preserve">hal-02601942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et incertitudes des indicateurs environnementaux. Premières analyses. Projet Carnot INEDIT, IRSTEA-MINES.</w:t>
               </w:r>
@@ -14216,51 +14216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mines ParisTech - Ecole des mines de Paris. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14276,172 +14276,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur l'amélioration de la méthodologie des calculs, en lien avec les concentrations en nitrates dans les eaux superficielles. Avis sur l'applicabilité du test de Mann-Kendall pour la détection des tendances. Convention OIEau.</w:t>
+                <w:t xml:space="preserve">Étude sur l'amélioration de la méthodologie des calculs, en lien avec les concentrations en nitrates dans les eaux superficielles. Parties 1 et 2, quantile 90.Convention OIEau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] R2014-015-CFOU, Mines ParisTech - Ecole des mines de Paris. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] R2014-001-CFMD, Mines ParisTech - Ecole des mines de Paris. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518421v1</w:t>
+                <w:t xml:space="preserve">hal-01518426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur l'amélioration de la méthodologie des calculs, en lien avec les concentrations en nitrates dans les eaux superficielles. Parties 1 et 2, quantile 90.Convention OIEau.</w:t>
+                <w:t xml:space="preserve">Étude sur l'amélioration de la méthodologie des calculs, en lien avec les concentrations en nitrates dans les eaux superficielles. Avis sur l'applicabilité du test de Mann-Kendall pour la détection des tendances. Convention OIEau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] R2014-001-CFMD, Mines ParisTech - Ecole des mines de Paris. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] R2014-015-CFOU, Mines ParisTech - Ecole des mines de Paris. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518426v1</w:t>
+                <w:t xml:space="preserve">hal-01518421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géostatistique de données temporelles. cas des données de piézométrie. Rapport Inter-Carnot Chronogéostat.</w:t>
               </w:r>
@@ -14607,77 +14607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la transmissivité de bloc en maillage polygonal irrégulier 2D pour un écoulement monophasique : une étude de sensibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14798,51 +14798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D013B0D2"/>
+    <w:nsid w:val="0AE4EDFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15029,51 +15029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-de-fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117006327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaeeyazdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Raspa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bondu&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480930.2018.1507609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9020115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Donati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q7VJSJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Li&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kashparov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZGLRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Cherkasov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0590-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01142205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.03.062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L7M5RX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142851" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Diedro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2024143" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878480v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gallois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernard-Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouwers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelin Ikonomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucher H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galli A.," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravenne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01535143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Assy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvoisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassart." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602420v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pennequin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauchamp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malherbe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautru" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295345v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huong Li&#234;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Yvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassart Ga&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malvoisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amestoy Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Valmy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Line Spacagna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramondini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800858v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777894v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;tinois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599186v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beno&#238;t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Spacagna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fricaudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cardenas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carpentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599157v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lefebvre Polus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599177v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sgallari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599172v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazuel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969948v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143971v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mariotti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbaux-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deraisme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143794v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269844v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Chambure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488559v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518395v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Mariangela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518421v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518426v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763686v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-de-fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117006327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaeeyazdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Raspa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bondu&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480930.2018.1507609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9020115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Donati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q7VJSJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Li&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kashparov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZGLRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Cherkasov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0590-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01142205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.03.062" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L7M5RX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142851" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Diedro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2024143" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gallois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernard-Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouwers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelin Ikonomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucher H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galli A.," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravenne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01535143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pennequin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauchamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malherbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautru" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Assy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvoisin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassart." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295345v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huong Li&#234;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Yvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassart Ga&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malvoisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amestoy Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Valmy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709844v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Line Spacagna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramondini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800858v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;tinois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Spacagna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599186v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beno&#238;t" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fricaudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cardenas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lefebvre Polus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579339v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carpentier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599179v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599172v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazuel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sgallari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969948v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mariotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143971v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbaux-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deraisme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143794v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269844v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Chambure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Mariangela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518421v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763686v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>