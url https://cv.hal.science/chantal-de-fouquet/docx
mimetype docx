--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1808,272 +1808,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pragmatic approach to estimate the number of days in exceedance of PM10 limit value</w:t>
+                <w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
+                <w:t xml:space="preserve">Lauriane Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Malherbe</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.03.062⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142205v1</w:t>
+                <w:t xml:space="preserve">hal-01111967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluri-annual sediment budget in a navigated river system: The Seine River (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pragmatic approach to estimate the number of days in exceedance of PM10 limit value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 502, pp.48-59. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.79-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111967v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Centimeter-Scale Spatial Variability of PAHs and Microbial Populations in the Rhizosphere of Two Plants</w:t>
               </w:r>
@@ -2189,51 +2189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal spatial design for air quality measurement surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Multi-scale Sampling System of Stream-Aquifer Interfaces in a Sedimentary Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2641,316 +2641,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Statistics Revisited : Is the mean reliable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es2024143⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.W05509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR011092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798226v1</w:t>
+                <w:t xml:space="preserve">hal-00679849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid fitting of a hydrosystem model: long term insight into the Beauce aquifer functioning (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Statistics Revisited : Is the mean reliable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (4), pp.1964-1970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2024143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011WR011092⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00679849v1</w:t>
+                <w:t xml:space="preserve">hal-00798226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistics for assessing the efficiency of a distributed physically-based water quality model: application to nitrate in the Seine River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.217-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3139,51 +3139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.atmosenv.2011.03.063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,51 +3221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical analysis of the temporal variability of ozone concentrations. Comparison between CHIMERE model and surface observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,64 +3398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (4), pp.415-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5516,51 +5516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,64 +6591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pragmatic approach to estimate probabilities of exceeding limit values in air quality : application to PM10 and O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6680,433 +6680,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisi geostatistica della dispersione di inquinanti in falda</w:t>
+                <w:t xml:space="preserve">Impact of river stage prediction methods on stream-aquifer exchanges in a hydro(geo)logical model at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Line Spacagna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ramondini</w:t>
+                <w:t xml:space="preserve">Firas Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incontro Annuale dei Ricercatori di Geotecnica 2012 - IARG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709844v1</w:t>
+                <w:t xml:space="preserve">hal-00800862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of river stage prediction methods on stream-aquifer exchanges in a hydro(geo)logical model at the regional scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Optimization strategies for spatial sampling of air quality measurement surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">9 International geostatistics congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800862v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategies for spatial sampling of air quality measurement surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Romary</w:t>
+                <w:t xml:space="preserve">Current and future assessment of the main aquifer units contribution to the river discharge of the Loire basin during low flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Malherbe</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 International geostatistics congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Oslo, Norway. 8p</w:t>
+              <w:t xml:space="preserve">CMWR XIXth international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713623v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and future assessment of the main aquifer units contribution to the river discharge of the Loire basin during low flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Analisi geostatistica della dispersione di inquinanti in falda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Line Spacagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWR XIXth international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Urbana-Champaign, United States</w:t>
+              <w:t xml:space="preserve">Incontro Annuale dei Ricercatori di Geotecnica 2012 - IARG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800850v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geological parameters on CO2 storage prediction in deep saline aquifer at industrial scale</w:t>
               </w:r>
@@ -7187,77 +7187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des processus sédimentaires sur les flux de phosphore simulés avec le modèle hydro-écologique ProSe dans la Seine à l'aval de l'agglomération parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Groleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7325,77 +7325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which relations between deterministic simulations and observations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Létinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7437,64 +7437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial representativeness of an air quality monitoring station. Delimitation of exceedances areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7558,51 +7558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure thermique pour quantifier les échanges nappe-rivière dans l'aquifère multicouche du bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7670,64 +7670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-river Rating Curves Interpolation for a Better Assessment of Stream-Aquifer Exchanges in a Regional Distributed Hydro(geo)logical Model: Application to the Central Area of the Seine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7765,64 +7765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the areas of air quality limit value exceedances on national and local scales. A geostatistical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7899,51 +7899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un dispositif expérimental multi échelle pour quantifier les échanges nappe-rivière dans un système aquifère multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,64 +8011,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of river rating curves interpolation methods on in-stream water level assessment and stream-aquifer exchanges in a regional distributed hydro(geo)logical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Data Methods for Environmental and Ecological Processes - 2nd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Foggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8300,64 +8300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial representativeness of an air quality monitoring station. Application to NO2 in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Letinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8421,77 +8421,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing in-stream observed and simulated nitrate concentrations using temporal variograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of AGU Vienne conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8542,51 +8542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8706,77 +8706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical model to estimate in streams pollutant loads and concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8795,165 +8795,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la concentration en nitrates de la nappe d'Alsace</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport croisé de la modélisation déterministe et géostatistique. Exemple des concentrations en nitrates de la Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Russo</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Polus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de géostatistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">41èmes journées de statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599189v1</w:t>
+                <w:t xml:space="preserve">hal-00361354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale de sols pollués par des hydrocarbures : principales contributions du projet LOQUAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,260 +8981,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de géostatistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport croisé de la modélisation déterministe et géostatistique. Exemple des concentrations en nitrates de la Seine.</w:t>
+                <w:t xml:space="preserve">Analyse de la variabilité temporelle et spatiale de données de concentration modélisées et observées. Application à la cartographie horaire d'ozone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes journées de statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de géostatistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361354v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité temporelle et spatiale de données de concentration modélisées et observées. Application à la cartographie horaire d'ozone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la concentration en nitrates de la nappe d'Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Spacagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ung</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de géostatistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599188v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des teneurs dans les sols de friches industrielles : retour d'expérience sur la représentativité des échantillonnages</w:t>
               </w:r>
@@ -9276,90 +9276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOQUAS : Combinaison des reconnaissances géophysiques et physico-chimiques pour l'estimation géostatistique de pollutions de sols par hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9440,51 +9440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Annual Conference of the International Environmetrics Society "Handling complexity and uncertainty in environmental studies" (TIES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9548,64 +9548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostats 2008 - 8th International Geostatistics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.871-880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9630,51 +9630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROSS LINKED METHODOLOGIES TO ASSESS THE CONTAMINATION EXTENSION OF HYDROCARBON POLLUTED SOIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9755,90 +9755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of a hydrocarbon polluted soil by an intensive multi-scale sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Polus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9956,204 +9956,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of valid covariances along an hydrographic network. Application to specific water discharge on the Moselle basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
+                <w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
+              <w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599179v1</w:t>
+                <w:t xml:space="preserve">hal-00599165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatial heterogeneity and upscaling methods on hydrodynamic transport coupled with geochemical reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+                <w:t xml:space="preserve">Construction of valid covariances along an hydrographic network. Application to specific water discharge on the Moselle basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ground Water Symposium IAHR-GW2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
+              <w:t xml:space="preserve">IAMG 2006 Annual Conference of the International Association of Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Liège, Belgium. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599165v1</w:t>
+                <w:t xml:space="preserve">hal-00599179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERS DES INDICATEURS GÉOSTATISTIQUES POUR LES COMPTES DE LA QUALITÉ DE L'EAU</w:t>
               </w:r>
@@ -10368,51 +10368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Krimissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater hydraulics in complex environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10679,51 +10679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,273 +10768,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical characterization of an aquifer by joint simulation of a random function and its partial derivatives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Mariotti</w:t>
+                <w:t xml:space="preserve">Characterization of soil pollutions from former coal processing sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostats 2000 Cape Town</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.29-38</w:t>
+              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.526-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143956v1</w:t>
+                <w:t xml:space="preserve">hal-01143963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical simulation of transmissivity and flow : simplified case of the linearized diffusion equation in steady state. In Tracers and modelling in hydrogeology. IAHS publication 262. Dassargues A. (ed.) 103-108</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geostatistical characterization of an aquifer by joint simulation of a random function and its partial derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracers and modelling in hydrogeology. TraM'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Liège, Belgium. pp.103-108</w:t>
+              <w:t xml:space="preserve">Geostats 2000 Cape Town</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143971v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of soil pollutions from former coal processing sites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geostatistical simulation of transmissivity and flow : simplified case of the linearized diffusion equation in steady state. In Tracers and modelling in hydrogeology. IAHS publication 262. Dassargues A. (ed.) 103-108</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal de Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostats 2000 Cape Town</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, W. Kleingeld and D.G. Krige, 2000, Cap Town, South Africa. pp.526-537</w:t>
+              <w:t xml:space="preserve">Tracers and modelling in hydrogeology. TraM'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Liège, Belgium. pp.103-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143963v1</w:t>
+                <w:t xml:space="preserve">hal-01143971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint simulation of a random function and its derivatives.</w:t>
               </w:r>
@@ -12664,51 +12664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l'interface cours d'eau-nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12782,51 +12782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations hydro-géophysiques et premières modélisations thermiques de la vallée des Avenelles à l’interface cours d’eau-nappe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13940,51 +13940,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t>
+                <w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
@@ -14016,97 +14016,97 @@
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602101v1</w:t>
+                <w:t xml:space="preserve">hal-02601942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t>
+                <w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
@@ -14138,73 +14138,73 @@
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601942v1</w:t>
+                <w:t xml:space="preserve">hal-02602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et incertitudes des indicateurs environnementaux. Premières analyses. Projet Carnot INEDIT, IRSTEA-MINES.</w:t>
               </w:r>
@@ -14798,51 +14798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AE4EDFC"/>
+    <w:nsid w:val="C1F6DBFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15029,51 +15029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-de-fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117006327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaeeyazdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Raspa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bondu&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480930.2018.1507609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9020115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Donati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q7VJSJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Li&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kashparov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZGLRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Cherkasov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0590-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01142205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.03.062" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L7M5RX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142851" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Diedro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798226v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2024143" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gallois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernard-Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouwers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelin Ikonomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucher H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galli A.," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravenne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01535143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pennequin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauchamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malherbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautru" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Assy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvoisin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassart." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295345v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huong Li&#234;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Yvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassart Ga&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malvoisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amestoy Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Valmy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709844v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Line Spacagna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramondini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800850v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800858v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;tinois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Spacagna" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599186v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beno&#238;t" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599188v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fricaudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cardenas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lefebvre Polus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579339v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carpentier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599179v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599172v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazuel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sgallari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969948v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143956v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mariotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143971v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbaux-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deraisme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143794v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269844v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Chambure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Mariangela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518421v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763686v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-de-fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117006327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03951276v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pannecoucke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Freulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.107101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sauvaget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.107031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Belbeze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106522" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaeeyazdi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Raspa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bondu&#224;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480930.2018.1507609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Kasmaee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9020115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Houz&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cazala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.04.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Donati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q7VJSJT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874977v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Li&#234;n Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Courbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Kashparov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2018.06.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61WZGLRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvar Farkhutdinov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Cherkasov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226332v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0590-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01226311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK6X8XCV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01142205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauchamp" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.03.062" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L7M5RX1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142851" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00752253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00870830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.09.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K9DW4KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Diedro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00679849v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monteil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5XJ7367-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2024143" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Polus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7838" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DVQFK93-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Lucia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bruno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00702675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878480v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ung" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00878478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gallois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579942v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deraismes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zanolin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernard-Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143928v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Michel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Emery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouwers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelin Ikonomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Matheron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beucher H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galli A.," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravenne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929850v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02180643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Freulon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01874978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01535143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01415361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beucher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295353v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Pennequin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauchamp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malherbe" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chautru" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385137v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295239v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Assy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvoisin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plassart." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295345v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huong Li&#234;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Yvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plassart Ga&#235;l" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295232v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malvoisin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plassart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amestoy Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00930108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Valmy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Saleh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713623v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Line Spacagna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramondini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777894v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800858v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groleau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713616v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;tinois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00713613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letinois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04355229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973623v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709782v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00693924v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709796v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599186v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faucheux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beno&#238;t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599188v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Spacagna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00565322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fricaudet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970493v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faucheux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cardenas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lefebvre Polus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579339v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carpentier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579367v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599165v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599179v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579971v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599172v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazuel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chil&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599177v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sgallari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angelini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969948v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143963v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143956v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Mariotti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143988v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerbaux-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maugis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ravenne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matheron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02458470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961914v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269809v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090226v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labarthe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Firas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Akopian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709804v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deraisme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00599192v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579939v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143794v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143787v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269844v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Chambure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269838v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355013v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00536237v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433517v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loiseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Caubet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454971v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Leger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pannecoucke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01488559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Loc'H" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518363v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donati Mariangela" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518399v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518519v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raymond" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518421v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00793509v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lajaunie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00763686v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>