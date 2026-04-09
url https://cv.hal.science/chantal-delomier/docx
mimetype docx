--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -240,183 +240,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romans-sur-Isère (Drôme). Maison du mouton [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Romans-sur-Isère (Drôme). Hôtel de l’Oulle [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.203-204. </w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.202-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673976v1</w:t>
+                <w:t xml:space="preserve">hal-03673809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romans-sur-Isère (Drôme). Hôtel de l’Oulle [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Romans-sur-Isère (Drôme). Maison du mouton [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.202-203. </w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.203-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673809v1</w:t>
+                <w:t xml:space="preserve">hal-03673976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique de Saint-Ferréol et l'église paroissiale de Saint-Romain-en-Gal (Rhône)</w:t>
               </w:r>
@@ -814,2505 +814,2505 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - 7 rue Saint-Georges [Notice de site]</w:t>
+                <w:t xml:space="preserve">Lyon - 3-5 montée du Change [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.254-255, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.230, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688004v1</w:t>
+                <w:t xml:space="preserve">hal-03687951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Étienne - Château de Rochetaillée [Notice de site]</w:t>
+                <w:t xml:space="preserve">Pont d'Ain - Château des princes de Savoie [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommy Vicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.104-106, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.34-37, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687780v1</w:t>
+                <w:t xml:space="preserve">hal-03687694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Manoir du Colombier [Notice de site]</w:t>
+                <w:t xml:space="preserve">Valence - Palais épiscopal [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.128-131, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.59-63, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687810v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe 10 : Photographies anciennes et bâtiments actuels</w:t>
+                <w:t xml:space="preserve">Les Granges-Gontardes - Logis de Berre [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.316-318, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.42-43, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687607v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - 20 rue Saint-Jean [Notice de site]</w:t>
+                <w:t xml:space="preserve">Corpus 6 : Les décors peints, une esquisse de classement chrono- typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.250-253, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.346-355, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687994v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - 12 rue Juiverie [Notice de site]</w:t>
+                <w:t xml:space="preserve">Lyon - Maison du Chamarier, 37 rue Saint-Jean [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-236, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.240-243, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687960v1</w:t>
+                <w:t xml:space="preserve">hal-03687965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiers - La ville, introduction historique [Notice de site]</w:t>
+                <w:t xml:space="preserve">Lyon - 7 rue Saint-Georges [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.191-193, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.254-255, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687886v1</w:t>
+                <w:t xml:space="preserve">hal-03688004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay - Hôtel Saint-Vidal [Notice de site]</w:t>
+                <w:t xml:space="preserve">Saint-Étienne - Château de Rochetaillée [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Monnet</w:t>
+                <w:t xml:space="preserve">Tommy Vicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.154-158, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.104-106, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687835v1</w:t>
+                <w:t xml:space="preserve">hal-03687780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasselay - Maison des Sabotiers [Notice de site]</w:t>
+                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Manoir du Colombier [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.208-210, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.128-131, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687924v1</w:t>
+                <w:t xml:space="preserve">hal-03687810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlieu - La ville, introduction historique [Notice de site]</w:t>
+                <w:t xml:space="preserve">Principe 10 : Photographies anciennes et bâtiments actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.66-67, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.316-318, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687739v1</w:t>
+                <w:t xml:space="preserve">hal-03687607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - La cure [Notice de site]</w:t>
+                <w:t xml:space="preserve">Lyon - 20 rue Saint-Jean [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.126-127, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.250-253, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687808v1</w:t>
+                <w:t xml:space="preserve">hal-03687994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Maison Bonnefoy [Notice de site]</w:t>
+                <w:t xml:space="preserve">Lyon - 12 rue Juiverie [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.134-138, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.235-236, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687818v1</w:t>
+                <w:t xml:space="preserve">hal-03687960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
+                <w:t xml:space="preserve">Thiers - La ville, introduction historique [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.32-33, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.191-193, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687685v1</w:t>
+                <w:t xml:space="preserve">hal-03687886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montélimar - La ville, introduction historique [Notice de site]</w:t>
+                <w:t xml:space="preserve">Le Puy-en-Velay - Hôtel Saint-Vidal [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.44-45, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.154-158, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687713v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Chasselay - Maison des Sabotiers [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-21, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.208-210, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687553v1</w:t>
+                <w:t xml:space="preserve">hal-03687924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montélimar - Église Saint-Pierre [Notice de site]</w:t>
+                <w:t xml:space="preserve">Charlieu - La ville, introduction historique [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.48-50, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.66-67, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687716v1</w:t>
+                <w:t xml:space="preserve">hal-03687739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Paul-Trois-Châteaux - Îlot Juiverie [Notice de site]</w:t>
+                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - La cure [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.54-56, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.126-127, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687726v1</w:t>
+                <w:t xml:space="preserve">hal-03687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe - Couvent des Dames, 12 quai d’Herbouville [Notice de site]</w:t>
+                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Maison Bonnefoy [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.214-217, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.134-138, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687934v1</w:t>
+                <w:t xml:space="preserve">hal-03687818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - Maison du Choul, 27 montée du Gourguillon [Notice de site]</w:t>
+                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.246-247, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.32-33, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687978v1</w:t>
+                <w:t xml:space="preserve">hal-03687685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay - 9 rue Chamarlenc [Notice de site]</w:t>
+                <w:t xml:space="preserve">Montélimar - La ville, introduction historique [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.159, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.44-45, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687837v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay - La ville, introduction historique [Notice de site]</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.151-153, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.15-21, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687834v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Granges-Gontardes - Logis de Berre [Notice de site]</w:t>
+                <w:t xml:space="preserve">Montélimar - Église Saint-Pierre [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.42-43, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.48-50, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687707v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pont d'Ain - Château des princes de Savoie [Notice de site]</w:t>
+                <w:t xml:space="preserve">Saint-Paul-Trois-Châteaux - Îlot Juiverie [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.34-37, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.54-56, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687694v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus 6 : Les décors peints, une esquisse de classement chrono- typologique</w:t>
+                <w:t xml:space="preserve">Sainte-Colombe - Couvent des Dames, 12 quai d’Herbouville [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.346-355, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.214-217, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687651v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence - Palais épiscopal [Notice de site]</w:t>
+                <w:t xml:space="preserve">Lyon - Maison du Choul, 27 montée du Gourguillon [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.59-63, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.246-247, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687736v1</w:t>
+                <w:t xml:space="preserve">hal-03687978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - Maison du Chamarier, 37 rue Saint-Jean [Notice de site]</w:t>
+                <w:t xml:space="preserve">Le Puy-en-Velay - 9 rue Chamarlenc [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.240-243, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.159, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687965v1</w:t>
+                <w:t xml:space="preserve">hal-03687837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - 3-5 montée du Change [Notice de site]</w:t>
+                <w:t xml:space="preserve">Le Puy-en-Velay - La ville, introduction historique [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.230, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.151-153, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687951v1</w:t>
+                <w:t xml:space="preserve">hal-03687834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Héand - Aula comtale [Notice de site]</w:t>
               </w:r>
@@ -3490,113 +3490,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montélimar - Îlot des Pénitents [Notice de site]</w:t>
+                <w:t xml:space="preserve">Corpus 5 : Les percements et les aménagements intérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.46-47, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.336-346, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687714v1</w:t>
+                <w:t xml:space="preserve">hal-03687645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommiers-en-Forez - Grenier de l’église Saints-Pierre-et-Paul [Notice de site]</w:t>
               </w:r>
@@ -3701,311 +3714,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe 5 : l’apport des comptes de construction à la connaissance de chantiers régionaux</w:t>
+                <w:t xml:space="preserve">Montélimar - Îlot des Pénitents [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.297-301, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.46-47, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687585v1</w:t>
+                <w:t xml:space="preserve">hal-03687714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus 5 : Les percements et les aménagements intérieurs</w:t>
+                <w:t xml:space="preserve">Corpus 12 - La taille de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Griot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.336-346, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.369-371, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687645v1</w:t>
+                <w:t xml:space="preserve">hal-03687664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus 12 - La taille de pierre</w:t>
+                <w:t xml:space="preserve">Principe 5 : l’apport des comptes de construction à la connaissance de chantiers régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Griot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.369-371, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.297-301, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687664v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiers - Maison Daguerre [Notice de site]</w:t>
               </w:r>
@@ -4434,51 +4434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Étienne - Maison François 1er [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4533,51 +4533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Îlot nord de l’église [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thema 4 : Étude des élévations et stratigraphie ou l’épaisseur du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4903,51 +4903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus 7 : Les décors et graffites entre bas moyen âge et renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5675,51 +5675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 454 p., 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
@@ -5772,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brechon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,51 +6042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41675" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41665" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04477439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w1ry-3e40" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687726v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Griot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03602290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02705015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Laffont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brechon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Boos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2910" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41675" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04477439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w1ry-3e40" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Griot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03602290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02705015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Laffont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brechon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Boos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2910" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>