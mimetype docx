--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -81,461 +81,831 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du marais à la ville : autour du site des halles de Chambéry (Savoie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALPARA - Maison de l'Orient et de la Méditérrannée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 448 p., 2025, Documents d'archéologie en Rhônes-Alpes et en Auvergne (DARA), 978-2-9596210-7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 454 p., 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Armorial de Guillaume Revel : châteaux, villes et bourgs du forez au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Boos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alpara, 502 p., 2011, DARA, 9782916125527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.2910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02705015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes archéologiques dans le quartier de la &amp;quot;Basse-Ville&amp;quot; à Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Émilie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Rageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eymeric Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Horry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue drômoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 594, pp.84-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romans-sur-Isère (Drôme). Hôtel de l’Oulle [Chronique de fouille]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Romans-sur-Isère (Drôme). Maison du mouton [Chronique de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.202-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41665⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.203-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673809v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romans-sur-Isère (Drôme). Maison du mouton [Chronique de fouille]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Romans-sur-Isère (Drôme). Hôtel de l’Oulle [Chronique de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.203-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41675⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.202-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673976v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basilique de Saint-Ferréol et l'église paroissiale de Saint-Romain-en-Gal (Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 | 2019, pp.293-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -545,258 +915,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie du bâti : une extrême diversité opérationnelle et scientifique. Exemples en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie préventive sur le bâti : 5e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victorine Mataouchek; Carine Carpentier; Marc Bouiron; François Guyonnet, Oct 2021, L’Isle-sur-la-Sorgue, France. 17 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/w1ry-3e40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation des sources et topographie villageoise au Moyen Âge. Les transformations de deux villages foréziens : Saint-Héand et Bussy-Albieux (Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie au village - Le village et ses transformations, du Moyen Âge au premier cadastre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Passarrius; Aymat Catafau, Sep 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grenier de l'église priorale de Pommiers-en-Forez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grenier de l'église priorale de Pommiers-en-Forez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Pommiers-en-Forez, France. pp.83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01022779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -806,5096 +1176,4853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - 3-5 montée du Change [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyon - 7 rue Saint-Georges [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.230, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.254-255, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687951v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pont d'Ain - Château des princes de Savoie [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Saint-Étienne - Château de Rochetaillée [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Vicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.34-37, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.104-106, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687694v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence - Palais épiscopal [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Manoir du Colombier [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.59-63, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.128-131, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687736v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Granges-Gontardes - Logis de Berre [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Principe 10 : Photographies anciennes et bâtiments actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.42-43, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.316-318, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687707v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus 6 : Les décors peints, une esquisse de classement chrono- typologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyon - 20 rue Saint-Jean [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.346-355, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.250-253, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687651v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - Maison du Chamarier, 37 rue Saint-Jean [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyon - 12 rue Juiverie [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.240-243, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.235-236, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687965v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - 7 rue Saint-Georges [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thiers - La ville, introduction historique [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.254-255, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.191-193, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688004v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Étienne - Château de Rochetaillée [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le Puy-en-Velay - Hôtel Saint-Vidal [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tommy Vicard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.104-106, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.154-158, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687780v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Manoir du Colombier [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chasselay - Maison des Sabotiers [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.128-131, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.208-210, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687810v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe 10 : Photographies anciennes et bâtiments actuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Charlieu - La ville, introduction historique [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.316-318, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.66-67, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687607v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - 20 rue Saint-Jean [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - La cure [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.250-253, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.126-127, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687994v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - 12 rue Juiverie [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Maison Bonnefoy [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-236, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.134-138, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687960v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiers - La ville, introduction historique [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.191-193, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.32-33, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687886v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay - Hôtel Saint-Vidal [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Montélimar - La ville, introduction historique [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.154-158, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.44-45, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687835v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasselay - Maison des Sabotiers [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.208-210, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.15-21, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687924v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlieu - La ville, introduction historique [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Montélimar - Église Saint-Pierre [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.66-67, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.48-50, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687739v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - La cure [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Saint-Paul-Trois-Châteaux - Îlot Juiverie [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.126-127, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.54-56, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687808v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Maison Bonnefoy [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sainte-Colombe - Couvent des Dames, 12 quai d’Herbouville [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.134-138, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.214-217, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687818v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyon - Maison du Choul, 27 montée du Gourguillon [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.32-33, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.246-247, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687685v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montélimar - La ville, introduction historique [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le Puy-en-Velay - 9 rue Chamarlenc [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.44-45, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.159, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687713v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le Puy-en-Velay - La ville, introduction historique [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.15-21, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.151-153, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687553v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montélimar - Église Saint-Pierre [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les Granges-Gontardes - Logis de Berre [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.48-50, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.42-43, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687716v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Paul-Trois-Châteaux - Îlot Juiverie [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pont d'Ain - Château des princes de Savoie [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.54-56, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.34-37, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687726v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe - Couvent des Dames, 12 quai d’Herbouville [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Corpus 6 : Les décors peints, une esquisse de classement chrono- typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.214-217, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.346-355, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687934v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon - Maison du Choul, 27 montée du Gourguillon [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valence - Palais épiscopal [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.246-247, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.59-63, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687978v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay - 9 rue Chamarlenc [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyon - Maison du Chamarier, 37 rue Saint-Jean [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.159, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.240-243, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687837v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Puy-en-Velay - La ville, introduction historique [Notice de site]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyon - 3-5 montée du Change [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.151-153, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+              <w:t xml:space="preserve">, pp.230, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687834v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Héand - Aula comtale [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-123, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thema 3 : Études préalables d’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.382-387, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus 5 : Les percements et les aménagements intérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.336-346, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommiers-en-Forez - Grenier de l’église Saints-Pierre-et-Paul [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Lorphelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-95, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montélimar - Îlot des Pénitents [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.46-47, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus 12 - La taille de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Griot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.369-371, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe 5 : l’apport des comptes de construction à la connaissance de chantiers régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-301, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiers - Maison Daguerre [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.194-195, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouilly-lès-Feurs - Prieuré [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.96-98, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlieu - Chauffoir de l’abbaye [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.72-73, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montélimar - Château des Adhémar [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-53, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlieu - Maison des Anglais [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-71, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Étienne - Maison François 1er [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-109, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcellin-en-Forez - Îlot nord de l’église [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.132-133, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chazay-d’Azergues - Logis abbatial [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-213, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thema 4 : Étude des élévations et stratigraphie ou l’épaisseur du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.387-391, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Just-Saint-Rambert - Porte de la Franchise [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.140-141, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus 7 : Les décors et graffites entre bas moyen âge et renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.356-361, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon - 23 montée Saint-Barthélemy [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.248-249, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe 8 : Les images, reflets de la mentalité de l’homme « médiéval »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.310-313, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe 9 : La confrontation des images, des textes et des résultats archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.314-316, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe 3 : La rédaction, une étape parfois oubliée de la méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-289, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommiers-en-Forez - Monastère Saints-Pierre-et-Paul [Notice de site]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-93, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grenier de l’église priorale de Pommiers-en-Forez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes de pouvoir laïc et religieux au Moyen Âge. XIe colloque biennal de Pommiers en Forez, 4 juin 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-92, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02068570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace ecclésial et les morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badin de Montjoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BAUD, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser l’espace sacré au Moyen Âge : topographie, architecture et liturgie (Rhône-Alpes - Auvergne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne, pp.169-216, 2014, Documents d’archéologie en Rhône-Alpes, 40, 978-2-35668-051-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385001v1</w:t>
-              </w:r>
-[...241 lines deleted...]
-                <w:t xml:space="preserve">halshs-02705015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6042,51 +6169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41675" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04477439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w1ry-3e40" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687553v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687837v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687714v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687664v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Griot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687890v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687674v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687827v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385001v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03602290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02705015v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Laffont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brechon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Boos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2910" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05590843v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bocquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-58-du-marais-a-la-ville-autour-du-site-des-halles-de-chambery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03602290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02705015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brechon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Boos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2910" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;milie Gagnol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Rageau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcellin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Horry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41675" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41665" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04477439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/w1ry-3e40" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03231238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022779v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Poisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03688004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Vicard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687713v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lo&#239;c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Lorphelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Griot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687771v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687927v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badin de Montjoye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevallier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>