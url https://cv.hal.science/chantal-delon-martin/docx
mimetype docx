--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -330,402 +330,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorganisation des connectivités cérébrales fonctionnelles et structurales dans deux profils d'enfants à Haut Potentiel Intellectue</w:t>
+                <w:t xml:space="preserve">Graph-based Structural Connectivity is correlated with Children Intelligence Quotient Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Suprano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Stamile</w:t>
+                <w:t xml:space="preserve">Claudio Stamile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMBM 2019 - 4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ISMRM Annual Meeting 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142334v1</w:t>
+                <w:t xml:space="preserve">hal-02142389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based Structural Connectivity is correlated with Children Intelligence Quotient Scores</w:t>
+                <w:t xml:space="preserve">Differential topological reorganization of functional connectivity in two high IQ children profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Suprano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Stamile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM Annual Meeting 2019 - 27th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142389v1</w:t>
+                <w:t xml:space="preserve">hal-02142420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential topological reorganization of functional connectivity in two high IQ children profiles</w:t>
+                <w:t xml:space="preserve">Réorganisation des connectivités cérébrales fonctionnelles et structurales dans deux profils d'enfants à Haut Potentiel Intellectue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Suprano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudio Stamile</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stamile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2019 - 25th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">SFRMBM 2019 - 4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142420v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganization of homotopic functional connectivity in two profiles of High Potential Children: a resting-state fMRI and DTI study</w:t>
               </w:r>
@@ -750,51 +750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Stamile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1000,51 +1000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Stamile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1080,277 +1080,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Plasticity Correlates Of The Thumb Extension Recovery After Tendon Transfer. A Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical representation of the hand movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Québec City, Canada. pp.75</w:t>
+              <w:t xml:space="preserve">Pôle Grenoble Cognition - 2e Rencontres du Pôle Grenoble Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642142v1</w:t>
+                <w:t xml:space="preserve">hal-00639422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical representation of the hand movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Plasticity Correlates Of The Thumb Extension Recovery After Tendon Transfer. A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Moutet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizzio Pizzagalli</w:t>
+                <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pôle Grenoble Cognition - 2e Rencontres du Pôle Grenoble Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">OHBM 2011 - 17th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Québec City, Canada. pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639422v1</w:t>
+                <w:t xml:space="preserve">hal-00642142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global functional disconnections and long-memory alterations in consciousness disorder patients</w:t>
               </w:r>
@@ -1461,90 +1461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical and motor plasticity in response to multi digit tendon transfers: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Paclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1599,51 +1599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of visuo-manual skill in high-level fencers : an ER-fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A.J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,51 +1703,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2654,823 +2654,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04679327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term treatment of chronic orofacial, pudendal, and central neuropathic limb pain with repetitive transcranial magnetic stimulation of the motor cortex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Dumolard</w:t>
+                <w:t xml:space="preserve">Functional Connectivity in Chronic Nonbothersome Tinnitus Following Acoustic Trauma: A Seed-Based Resting-State Functional Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jaroszynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maindet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.03.022⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2019.0712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490923v1</w:t>
+                <w:t xml:space="preserve">hal-03092977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margaux Faucher</w:t>
+                <w:t xml:space="preserve">Treatment of pudendal neuralgia by high-frequency rTMS of the medial wall of motor cortex bilaterally using an angled figure-of-eight coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Hodaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.1412-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04681589v1</w:t>
+                <w:t xml:space="preserve">inserm-04679359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Connectivity in Chronic Nonbothersome Tinnitus Following Acoustic Trauma: A Seed-Based Resting-State Functional Magnetic Resonance Imaging Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Kavounoudias</w:t>
+                <w:t xml:space="preserve">Corrigendum: Topological Modification of Brain Networks Organization in Children With High Intelligence Quotient: A Resting-State fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Suprano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Jaillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Kocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Stamile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Hannoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.279-291. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/brain.2019.0712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092977v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Topological Modification of Brain Networks Organization in Children With High Intelligence Quotient: A Resting-State fMRI Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Common and distinct neural representations of aversive somatic and visceral stimulation in healthy individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Kocevar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salem Hannoun</w:t>
+                <w:t xml:space="preserve">Lukas van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip A Kragel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh Giao Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Pazmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2019.00450⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19688-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916945v1</w:t>
+                <w:t xml:space="preserve">inserm-04679341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of pudendal neuralgia by high-frequency rTMS of the medial wall of motor cortex bilaterally using an angled figure-of-eight coil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Dumolard</w:t>
+                <w:t xml:space="preserve">Functional connectivity is preserved but reorganized across several anesthetic regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jean-Paul Claude Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Habet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2020.07.009⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.116945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.116945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04679359v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and distinct neural representations of aversive somatic and visceral stimulation in healthy individuals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Huynh Giao Ly</w:t>
+                <w:t xml:space="preserve">Long-term treatment of chronic orofacial, pudendal, and central neuropathic limb pain with repetitive transcranial magnetic stimulation of the motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Hodaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enkelejda Hodaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Pazmany</w:t>
+                <w:t xml:space="preserve">Caroline Maindet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.5939. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.1423 - 1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19688-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04679341v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Modification of Brain Networks Organization in Children With High Intelligence Quotient: A Resting-State fMRI Study</w:t>
               </w:r>
@@ -3482,64 +3482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Suprano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Kocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Stamile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hannoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3590,51 +3590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizable representations of pain, cognitive control, and negative emotion in medial frontal cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip A Kragel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiko Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3642,51 +3642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giao Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.283-289. </w:t>
@@ -3718,736 +3718,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02472527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific activation of operculum 3 (OP3) brain region during provoked tinnitus-related phantom auditory perceptions in humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desperately seeking grey matter volume changes in sleep apnea: A methodological review of magnetic resonance brain voxel-based morphometry studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Jacob</w:t>
+                <w:t xml:space="preserve">Sebastien Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Pons</w:t>
+                <w:t xml:space="preserve">Frederic Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Raynal</w:t>
+                <w:t xml:space="preserve">Jean-Claude Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kossowski</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02473160v1</w:t>
+                <w:t xml:space="preserve">inserm-02473139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desperately seeking grey matter volume changes in sleep apnea: A methodological review of magnetic resonance brain voxel-based morphometry studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Celle</w:t>
+                <w:t xml:space="preserve">Reliability of graph analysis of resting state fMRI using test-retest dataset from the Human Connectome Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Termenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.172-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.05.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02473139v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01330966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of graph analysis of resting state fMRI using test-retest dataset from the Human Connectome Project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The “Hub Disruption Index,” a Reliable Index Sensitive to the Brain Networks Reorganization. A Study of the Contralesional Hemisphere in Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Termenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.05.062⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2016.00084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01330966v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Hub Disruption Index,” a Reliable Index Sensitive to the Brain Networks Reorganization. A Study of the Contralesional Hemisphere in Stroke</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain responses to uncertainty about upcoming rectal discomfort in quiescent Crohn's disease - a fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B van Oudenhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncom.2016.00084⟩</w:t>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (9), pp.1419-1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nmo.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480265v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain responses to uncertainty about upcoming rectal discomfort in quiescent Crohn's disease - a fMRI study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Pellissier</w:t>
+                <w:t xml:space="preserve">Specific activation of operculum 3 (OP3) brain region during provoked tinnitus-related phantom auditory perceptions in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B van Oudenhove</w:t>
+                <w:t xml:space="preserve">Roland Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ly</w:t>
+                <w:t xml:space="preserve">Yoann Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupont</w:t>
+                <w:t xml:space="preserve">Marc Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kossowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221 (2), pp.913-922</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987069v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02473160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in anticipation of uncomfortable rectal distension is modulated by the autonomic nervous system — A fMRI study in healthy volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas van Oudenhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh Giao Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107, pp.10-22. </w:t>
@@ -4491,51 +4491,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions.</w:t>
+                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
@@ -4609,1199 +4609,1211 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00783725v1</w:t>
+                <w:t xml:space="preserve">hal-03877620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local landmark alignment for high-resolution fMRI group studies: toward a fine cortical investigation of hand movements in human.</w:t>
+                <w:t xml:space="preserve">Resting-state functional MRI demonstrates brain network reorganisation in neuromyelitis optica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Pizzagalli</w:t>
+                <w:t xml:space="preserve">Céline Hemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félix Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Dietmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (11), pp.167-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00874380v1</w:t>
+                <w:t xml:space="preserve">hal-00951107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odor mental imagery in non-experts in odors: a paradox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03877620v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Functional magnetic resonance imaging. What are the benefits expected in hand surgery?].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sirigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delaquaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirurgie de la Main</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (3), pp.121-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.main.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00861214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting-state functional MRI demonstrates brain network reorganisation in neuromyelitis optica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Félix Renard</w:t>
+                <w:t xml:space="preserve">The impact of expertise in olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delon-Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Sclerosis Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951107v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor mental imagery in non-experts in odors: a paradox?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfumers' expertise induces structural reorganization in olfactory brain regions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00087⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877611v1</w:t>
+                <w:t xml:space="preserve">inserm-00783725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of expertise in olfaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">Local landmark alignment for high-resolution fMRI group studies: toward a fine cortical investigation of hand movements in human.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Saive</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Veyrac</w:t>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.928. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 218 (1), pp.83-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877609v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00874380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">Hubs of brain functional networks are radically reorganized in comatose patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra E. Vértes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleka Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (50), pp.20608-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1208933109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877647v1</w:t>
+                <w:t xml:space="preserve">inserm-00769024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubs of brain functional networks are radically reorganized in comatose patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maleka Schenck</w:t>
+                <w:t xml:space="preserve">Abnormal cortical sensorimotor activity during &amp;quot;Target&amp;quot; sound detection in subjects with acute acoustic trauma sequelae: an fMRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1208933109⟩</w:t>
+              <w:t xml:space="preserve">Brain Behav</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.187-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00769024v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00755100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal cortical sensorimotor activity during &amp;quot;Target&amp;quot; sound detection in subjects with acute acoustic trauma sequelae: an fMRI study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Behav</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (2), pp.187-99. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/brb3.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00755100v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00659392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers.</w:t>
+                <w:t xml:space="preserve">Experience induces functional reorganization in brain regions involved in odor imagery in perfumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
@@ -5810,90 +5822,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-34. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.224-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.21207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-00659392v1</w:t>
+                <w:t xml:space="preserve">hal-03877647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Functional Disconnections in Post-anoxic Coma Patient</w:t>
               </w:r>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleka Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6124,459 +6124,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00638231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of functional MRI associated with PET scan and evoked potentials in the evaluation of brain functions after severe brain injury: preliminary results.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">fMRI retinotopic mapping at 3 T: benefits gained from correcting the spatial distortions due to static field inhomogeneity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nicolas-Ong</w:t>
+                <w:t xml:space="preserve">Flor Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Schunck</w:t>
+                <w:t xml:space="preserve">Cécile Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Schenck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Collange</w:t>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lamalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2009.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (12), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/10.12.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00567968v1</w:t>
+                <w:t xml:space="preserve">inserm-00589249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion tensor imaging in human global cerebral anoxia: correlation with histology in a case with autopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Noblet</w:t>
+                <w:t xml:space="preserve">Roxana Mialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Wolfram-Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (5), pp.301-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurad.2009.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00589171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI retinotopic mapping at 3 T: benefits gained from correcting the spatial distortions due to static field inhomogeneity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness of functional MRI associated with PET scan and evoked potentials in the evaluation of brain functions after severe brain injury: preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicolas-Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
+                <w:t xml:space="preserve">Thérèse Schunck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bordier</w:t>
+                <w:t xml:space="preserve">Malika Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan M. Warnking</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lamalle</w:t>
+                <w:t xml:space="preserve">Olivier Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (12), pp.30. </w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.159-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/10.12.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00589249v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00567968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global integration of local color differences in transparency perception: An fMRI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loÿs Piettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6870,121 +6870,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kareken</w:t>
+                <w:t xml:space="preserve">David A. Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878301v1</w:t>
+                <w:t xml:space="preserve">hal-02343742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
+                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
@@ -6998,293 +6998,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343742v1</w:t>
+                <w:t xml:space="preserve">inserm-00391173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
+                <w:t xml:space="preserve">Sequence of pattern onset responses in the human visual areas: an fMRI constrained VEP source analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David A. Kareken</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 21 (3), pp.801-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391173v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00402335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of interactions across the visual field in the human cortex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7293,881 +7293,747 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21 (3), pp.818-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00402337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of pattern onset responses in the human visual areas: an fMRI constrained VEP source analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Dojat</w:t>
+                <w:t xml:space="preserve">fMRI of emotional responses to odors:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Kareken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21 (3), pp.801-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2003.10.047⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 20 (2), pp.713-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1053-8119(03)00388-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00402335v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI of emotional responses to odors:</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jane Plailly</w:t>
+                <w:t xml:space="preserve">fMRI retinotopic mapping--step by step.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Olympieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 20 (2), pp.713-728. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 17 (4), pp.1665-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1053-8119(03)00388-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03878332v1</w:t>
+                <w:t xml:space="preserve">inserm-00402394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI retinotopic mapping--step by step.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+                <w:t xml:space="preserve">Does Perception of Biological Motion Rely on Specific Brain Regions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bennett Bertenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Olympieff</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Segebarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 17 (4), pp.1665-83</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 13 (5), pp.775-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/nimg.2000.0740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00402394v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02462848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Perception of Biological Motion Rely on Specific Brain Regions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bennett Bertenthal</w:t>
+                <w:t xml:space="preserve">Moving illusory contours activate primary visual cortex: an fMRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoph Segebarth</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (7), pp.663-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/nimg.2000.0740⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-02462848v1</w:t>
+                <w:t xml:space="preserve">inserm-00402417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving illusory contours activate primary visual cortex: an fMRI study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible involvement of primary motor cortex in mentally simulated movement: a functional magnetic resonance imaging study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rubin</w:t>
-[...64 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">M. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roth</w:t>
+                <w:t xml:space="preserve">M. Raybaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Decety</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Massarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 7 (7), pp.1280-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8314,51 +8180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triscia Biagiotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Suprano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocevar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stamile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stamile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Darmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeledja Hodaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sorel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumolard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2023.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04413246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Hodaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Payen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejda Hodaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04413239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaroszynski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Termenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.02.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Job" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedynak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03823807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-022-01303-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102696" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maindet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.03.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0712" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04916945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kocevar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00450" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas van Oudenhove" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Kragel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Giao Ly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Pazmany" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19688-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Kano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Van Oudenhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Huynh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-017-0051-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02473160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jacob" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kossowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02473139v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelemy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2015.03.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01330966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Termenon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.05.062" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00084" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rubio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellissier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Oudenhove" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12844" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rubio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.11.043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG67DNZP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00783725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Royet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.044" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z5B3CH0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861214v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delaquaize" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.main.2013.04.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hemmert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delon-Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Dietmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00087" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877609v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00928" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877647v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21207" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769024v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra E. V&#233;rtes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208933109" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755100v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Buck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659392v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEE7408C06855389BDDFF5866E461246E5185EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ong-Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/197140091102400222" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Paucod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg A. O'Beirne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21063" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567968v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicolas-Ong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Schunck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Schenck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2009.07.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mialin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Wolfram-Gabel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2009.12.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589249v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.12.30" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;s Piettre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233200" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388969v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gobbel&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Buchner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard A. Haug" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.02.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZKPX4CQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878301v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402335v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kareken" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(03)00388-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TPHVK6Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462848v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Bertenthal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0740" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-847GP926-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402417v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655247v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massarelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triscia Biagiotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142389v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Suprano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kocevar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Stamile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stamile" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059352v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jean-Paul Claude Becq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Habet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Collomb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Faucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hannoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639422v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A.J. Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moutet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizzio Pizzagalli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coeurjolly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Renard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Paclet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Darmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Tropr&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Lefaucheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeledja Hodaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sorel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumolard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2023.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04413246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Hodaj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Payen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejda Hodaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04413239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jaroszynski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Termenon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcad319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.02.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Job" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Jedynak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12030334" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03823807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-022-01303-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Atty&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102696" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03092977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Jaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0712" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2020.07.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04916945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Kocevar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00450" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04679341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas van Oudenhove" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A Kragel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh Giao Ly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Pazmany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19688-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.116945" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490923v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maindet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.03.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2019.00241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Kano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Van Oudenhove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Huynh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-017-0051-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02473139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Celle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Roche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelemy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis P&#233;pin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2015.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01330966v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Termenon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.05.062" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rubio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellissier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Oudenhove" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.12844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02473160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jacob" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pons" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raynal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kossowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987074v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rubio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.11.043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG67DNZP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Veyrac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Royet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.044" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Z5B3CH0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hemmert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Renard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delon-Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Dietmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00087" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delaquaize" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.main.2013.04.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Saive" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00783725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00874380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pizzagalli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.05.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769024v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra E. V&#233;rtes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208933109" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755100v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Buck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.21" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00659392v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21207" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DEE7408C06855389BDDFF5866E461246E5185EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877647v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kremer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ong-Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/197140091102400222" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Paucod" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg A. O'Beirne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.21063" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589249v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor Vasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bordier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/10.12.30" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Mialin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Wolfram-Gabel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2009.12.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00567968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicolas-Ong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Schunck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Schenck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collange" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2009.07.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#255;s Piettre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0952523806233200" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00388969v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gobbel&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Buchner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard A. Haug" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.02.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZKPX4CQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bullier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.047" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402337v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2003.10.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Kareken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1053-8119(03)00388-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TPHVK6Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402394v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02462848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gr&#232;zes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennett Bertenthal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0740" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-847GP926-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00402417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rubin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655247v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Massarelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>