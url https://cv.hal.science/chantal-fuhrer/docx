--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-mail Overload: Exploring Employees’ Experiences using E-mail during Worktime and Leisure Time and Consequences for their Subjective Well-being</w:t>
+                <w:t xml:space="preserve">E-mail overload: Exploring employees' experiences using e-mail during worktime and leisure time and consequences for their subjective well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
@@ -153,93 +153,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poussing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 62 (2), pp.104089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.im.2024.104089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941809v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">E-mail overload: Exploring employees' experiences using e-mail during worktime and leisure time and consequences for their subjective well-being</w:t>
+                <w:t xml:space="preserve">hal-04882827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-mail Overload: Exploring Employees’ Experiences using E-mail during Worktime and Leisure Time and Consequences for their Subjective Well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
@@ -248,78 +257,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poussing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 62 (2), pp.104089. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.im.2024.104089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882827v1</w:t>
+                <w:t xml:space="preserve">hal-04941809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La systémique et le sens : Construire le sens qui nous construit</w:t>
               </w:r>
@@ -1763,50 +1763,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche sur le développement durable ; discussion autour d’un état de l’art multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 34e Congrès annuel de l'association francophone de gestion des ressources humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sustainable Development in Application : What IS and HRM Research say</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1815,277 +1897,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 28ème Congrès de l’Association Information et Management.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Telework in Resilience During Covid-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 34e Congrès annuel de l'association francophone de gestion des ressources humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t>
+              <w:t xml:space="preserve">Actes Du 27ème Congrès de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail comme facteur de résilience ; Quelques leçons de cette crise Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées de Recherche RIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772573v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03772564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of Telework to Resilience: Covid-19 Analysis</w:t>
               </w:r>
@@ -2203,50 +2203,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantitative Study on the Impact of Telework on Productivity and Work Satisfaction. Covid-19 Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BEYOND4.0 Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sofia, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact du télétravail sur l’usage des outils digitaux et les compétences digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Smart Cities Luxembourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitally Transformed Work from Home Impacts on Job Satisfaction, Job Stress and Job Productivity. Covid-19 Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on COVID-19 and Labour Markets – IAAEU - Economie Du Travail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Trèves, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage des outils digitaux pendant le confinement et évolution du bien-être et de la productivité des télétravailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luxembourg Institute of Socio-Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digitally Transformed Work from Home Impacts. Covid-19 Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2268,73 +2648,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd LISER/IAB Conference on Digital Transformation and the Future of Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des outils digitaux pendant le confinement est-il lié à l’évolution du bien-être et de la productivité des télétravailleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2363,437 +2743,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lëtzebuerger Gemengen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772663v1</w:t>
-              </w:r>
-[...378 lines deleted...]
-                <w:t xml:space="preserve">hal-03772661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise Covid-19 ; Télétravail et management</w:t>
               </w:r>
@@ -2937,191 +2937,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Email Use and Workers’ Subjective Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poussing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 25ème Congrès de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle et Systèmes d’Information ; Synthèse des recherches actuelles par l’analyse des données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Du 25ème Congrès de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772624v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03772626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des technostresseurs sur la capacité d’absorption de l’utilisateur</w:t>
               </w:r>
@@ -3170,220 +3170,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentation du réseau d’innovation QualiReg selon la méthode SONA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées QualiReg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la réunion (IUT), Nov 2016, Saint-Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégration des acteurs humains et non-humains dans l’interprétation des phénomènes relationnels : le cas de la dualité Acteurs-Projets dans le cadre d’un réseau d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porphyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Représentation du réseau d’innovation QualiReg selon la méthode SONA</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques Psycho-Sociaux et TIC : Le cas de l’usage des TIC à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées QualiReg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la réunion (IUT), Nov 2016, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">19ème Conférence Internationale de l’Association Information et Management </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM - Association Information et Management May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SI, acteur de la capitalisation au sein d’un réseau d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3399,139 +3481,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657033v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01702031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital social et usage des TIC ; Le cas des projets d’un réseau d’innovation</w:t>
               </w:r>
@@ -3783,50 +3783,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capital social et usage des TIC ; Une analyse par les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque annuel de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les déterminants du stress et de l’épuisement professionnel : le rôle de l’environnement relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3848,142 +3930,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès de l’AGRH : "Nouveaux comportements, nouvelle GRH ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project Management in Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the Europe Week, Hochschule für Technik und Wirtschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations Between Social Capital and Use of ICT; A Social Network Analysis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3999,73 +4081,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NET2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’environnement relationnel contribue à la compréhension du burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4084,158 +4166,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Strasbourg, France. pp.194--215, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.041.0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.041.0194⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01246329v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01246330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités relationnelles des technologies de l’information : le concept de capital technico-social a-t-il un sens ?</w:t>
               </w:r>
@@ -5169,50 +5169,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital Sustainability : Vue d’ensemble des recherches empiriques en Systèmes d’Information. Chapitre 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur la Sustainability, Dir. Françoise Chevalier et Michel Kalika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-302, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Digital Sustainability : an Overview of Empirical Research in Information Systems. Chapter 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5225,159 +5311,224 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Sustainability, Edited By Françoise Chevalier and Michel Kalika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-279, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moscarola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">EMS Editions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur la Sustainability, Dir. Françoise Chevalier et Michel Kalika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS, Management et société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5440,208 +5591,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761318v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03714953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devinez...ou vous serez dévorés !</w:t>
               </w:r>
@@ -6925,50 +6925,172 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital upskill in a telework environment: overview of the literature and the DIGITUP project’s results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gewinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LISER (Luxembourg). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6983,213 +7105,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591230v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-03772694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7541,51 +7541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2024.104089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.326057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.079.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03665970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012040102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson-Duthoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cucchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772663v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772661v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246328v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabaere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Potosky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942005v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02359155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourgeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Cl&#233;ment" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gewinner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04941919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2024.104089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.326057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.079.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03665970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012040102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson-Duthoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cucchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0194" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabaere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Potosky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942005v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02359155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourgeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gewinner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04941919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>