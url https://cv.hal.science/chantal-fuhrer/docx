--- v1 (2026-05-04)
+++ v2 (2026-05-06)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-mail overload: Exploring employees' experiences using e-mail during worktime and leisure time and consequences for their subjective well-being</w:t>
+                <w:t xml:space="preserve">E-mail Overload: Exploring Employees’ Experiences using E-mail during Worktime and Leisure Time and Consequences for their Subjective Well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
@@ -153,102 +153,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poussing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 62 (2), pp.104089. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">E-mail Overload: Exploring Employees’ Experiences using E-mail during Worktime and Leisure Time and Consequences for their Subjective Well-being</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-mail overload: Exploring employees' experiences using e-mail during worktime and leisure time and consequences for their subjective well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
@@ -257,69 +248,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poussing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 62 (2), pp.104089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.im.2024.104089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941809v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La systémique et le sens : Construire le sens qui nous construit</w:t>
               </w:r>
@@ -2203,50 +2203,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digitally Transformed Work from Home Impacts on Job Satisfaction, Job Stress and Job Productivity. Covid-19 Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on COVID-19 and Labour Markets – IAAEU - Economie Du Travail.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Trèves, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage des outils digitaux pendant le confinement et évolution du bien-être et de la productivité des télétravailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luxembourg Institute of Socio-Economic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantitative Study on the Impact of Telework on Productivity and Work Satisfaction. Covid-19 Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2268,73 +2458,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BEYOND4.0 Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du télétravail sur l’usage des outils digitaux et les compétences digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2363,247 +2553,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Cities Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772735v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-03772661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitally Transformed Work from Home Impacts. Covid-19 Findings</w:t>
               </w:r>
@@ -2937,50 +2937,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intelligence Artificielle et Systèmes d’Information ; Synthèse des recherches actuelles par l’analyse des données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Du 25ème Congrès de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Email Use and Workers’ Subjective Well-Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3002,126 +3071,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 25ème Congrès de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772626v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03772624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des technostresseurs sur la capacité d’absorption de l’utilisateur</w:t>
               </w:r>
@@ -3170,50 +3170,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intégration des acteurs humains et non-humains dans l’interprétation des phénomènes relationnels : le cas de la dualité Acteurs-Projets dans le cadre d’un réseau d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porphyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Représentation du réseau d’innovation QualiReg selon la méthode SONA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3222,152 +3317,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées QualiReg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la réunion (IUT), Nov 2016, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657023v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01656822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques Psycho-Sociaux et TIC : Le cas de l’usage des TIC à domicile</w:t>
               </w:r>
@@ -3783,50 +3783,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Project Management in Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications of the Europe Week, Hochschule für Technik und Wirtschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Saarbrücken, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations Between Social Capital and Use of ICT; A Social Network Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NET2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants du stress et de l’épuisement professionnel : le rôle de l’environnement relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Congrès de l’AGRH : "Nouveaux comportements, nouvelle GRH ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’environnement relationnel contribue à la compréhension du burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moisson-Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Strasbourg, France. pp.194--215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.041.0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capital social et usage des TIC ; Une analyse par les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3835,407 +4185,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque annuel de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246330v1</w:t>
-              </w:r>
-[...348 lines deleted...]
-                <w:t xml:space="preserve">hal-01246329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capacités relationnelles des technologies de l’information : le concept de capital technico-social a-t-il un sens ?</w:t>
               </w:r>
@@ -6583,213 +6583,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Covid-19 – L’adaptation au télétravail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Covid-19 – Télétravail et e-management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 - Organisation, Télétravail et Télétravailleurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942005v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04941995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets paradoxaux du télétravail.</w:t>
               </w:r>
@@ -7541,51 +7541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2024.104089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.326057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.079.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03665970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012040102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson-Duthoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cucchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657023v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657028v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246323v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0194" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabaere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Potosky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942005v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02359155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourgeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gewinner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04941919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.im.2024.104089" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04570265v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.326057" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.079.0085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04466596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Hauret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03665970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Hoareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2012040102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moisson-Duthoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cucchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772735v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772663v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772598v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772626v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porphyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246328v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.041.0194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01657032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01656980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delabaere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Pallud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Potosky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03771436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01245278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941954v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04942011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02359155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03772694v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bourgeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Cl&#233;ment" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gewinner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00481122v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/tel-04941919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>