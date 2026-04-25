--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -1025,295 +1025,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the future of land use and food security: A new set of global scenarios</w:t>
+                <w:t xml:space="preserve">Shared Socio-economic Pathways for European agriculture and food systems: The Eur-Agri-SSPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+                <w:t xml:space="preserve">Hermine Mitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Lattre-Gasquet</w:t>
+                <w:t xml:space="preserve">Anja-K Techen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Donnars</w:t>
+                <w:t xml:space="preserve">Franz Sinabell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dumas</w:t>
+                <w:t xml:space="preserve">Katharina Helming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235597⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2020.102159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905836v1</w:t>
+                <w:t xml:space="preserve">hal-02958014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Socio-economic Pathways for European agriculture and food systems: The Eur-Agri-SSPs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the future of land use and food security: A new set of global scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja-K Techen</w:t>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Sinabell</w:t>
+                <w:t xml:space="preserve">Marie de Lattre-Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Helming</w:t>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Schmid</w:t>
+                <w:t xml:space="preserve">Patrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65, pp.1-13. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2020.102159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958014v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ongoing nutrition transition thwarts long-term targets for food security, public health and environmental protection</w:t>
               </w:r>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions animales, usage des terres et sécurité alimentaire en 2050 : L’éclairage de la prospective Agrimonde-Terra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (2), pp.95-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1771,90 +1771,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protocol to develop Shared Socio-economic Pathways for European agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Mitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja-K Techene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Sinabell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Helming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3787,368 +3787,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation économique, avantages et limites du principe de découplage des instruments de soutien des revenus agricoles</w:t>
+                <w:t xml:space="preserve">La politique agricole commune. Principales dispositions de la réforme Agenda 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Guyomard</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10, pp.9-37</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 102, pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931601v1</w:t>
+                <w:t xml:space="preserve">hal-01931597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the common market organization for bananas on European union markets, international trade, and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 21 (5), pp.619-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique agricole commune. Principales dispositions de la réforme Agenda 2000</w:t>
+                <w:t xml:space="preserve">Interprétation économique, avantages et limites du principe de découplage des instruments de soutien des revenus agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 102, pp.38-41</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10, pp.9-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931597v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An economic assessment of the Common market organization for bananas in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4180,96 +4180,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elargissement à l'Est et négociations commerciales internationales : quelle marge de manœuvre pour la PAC ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse des politiques agricoles : l'apport de l'équilibre général calculable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 329-330, pp.35-54</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 251, pp.4-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364348v1</w:t>
+                <w:t xml:space="preserve">hal-01931600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'importance du maintien de la préférence communautaire pour l'agriculture française. Une illustration à l'aide du modèle MEGAAF</w:t>
               </w:r>
@@ -4344,260 +4370,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des politiques agricoles : l'apport de l'équilibre général calculable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elargissement à l'Est et négociations commerciales internationales : quelle marge de manœuvre pour la PAC ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 251, pp.4-10</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 329-330, pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931600v1</w:t>
+                <w:t xml:space="preserve">hal-02364348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t>
+                <w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Guyomard</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931506v1</w:t>
+                <w:t xml:space="preserve">hal-01931512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché contingenté à l'importation et marché des droits à importer en concurrence imparfaite : le cas de la banane dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4629,122 +4629,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t>
+                <w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931512v1</w:t>
+                <w:t xml:space="preserve">hal-01931506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème de la qualité du café indonésien : une interprétation micro-économique</w:t>
               </w:r>
@@ -4825,51 +4825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4946,51 +4946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5117,243 +5117,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinir les rôles de l'agriculture européenne. Compte rendu du séminaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combris</w:t>
+                <w:t xml:space="preserve">L'Organisation Commune de Marché de la banane dans l'Union européenne : la difficile conciliation d'intérêts contraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 41, pp.173-189</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5, pp.01-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931610v1</w:t>
+                <w:t xml:space="preserve">hal-02691215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Organisation Commune de Marché de la banane dans l'Union européenne : la difficile conciliation d'intérêts contraires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laroche</w:t>
+                <w:t xml:space="preserve">Redéfinir les rôles de l'agriculture européenne. Compte rendu du séminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 5, pp.01-4</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 41, pp.173-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691215v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise bovine et équilibre des marchés : simulations macroéconomiques</w:t>
               </w:r>
@@ -6053,51 +6053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides. Trois scénarios à l'horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6295,64 +6295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land Use and Food Security in 2050: a Narrow Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lattre-Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 400 p., 2018, Matière à Débattre et Décider, 978-2-7592-2879-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
@@ -6756,51 +6756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Herrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6958,182 +6958,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les enseignements des scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+              <w:t xml:space="preserve">, chap. 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 15-20, 2025, Matière à débattre et décider, 9782759237791</w:t>
+              <w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556007v1</w:t>
+                <w:t xml:space="preserve">hal-05555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7141,560 +7154,547 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap. 2 (partie 3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements des scénarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Berne</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chap. 7, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t>
+              <w:t xml:space="preserve">, pp. 15-20, 2025, Matière à débattre et décider, 9782759237791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555994v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'élevage et des produits animaux dans la prospective Agrimonde-Terra sur l'usage des terres et la sécurité alimentaire mondiale en 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O.Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 4 (partie 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.78-89, 2025, Update Sciences &amp; Technologies, 978-2-7592-4065-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327475v1</w:t>
+                <w:t xml:space="preserve">hal-05556000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La place de l'élevage et des produits animaux dans la prospective Agrimonde-Terra sur l'usage des terres et la sécurité alimentaire mondiale en 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.78-89, 2025, Update Sciences &amp; Technologies, 978-2-7592-4065-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4066-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556000v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food diets and land-use change at a global scale: the key role of modelling frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,90 +8134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprend le scénario &amp;quot;Des usages des terres pour une alimentation de qualité et une nutrition saine&amp;quot; de la prospective &amp;quot;Agrimonde-Terra&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lattre-Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9057,51 +9057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22D5A9DA"/>
+    <w:nsid w:val="444D4F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9288,51 +9288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-le-mouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8805-1918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143479733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiavo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12629" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Wissinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Erb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100765" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02045-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1189952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235597" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Mitter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sinabell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schmid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102159" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leon Bodirsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Dietrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Martinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Stenstad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajal Pradhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75213-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Birgit Milford" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rolinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1463-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.276222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vijil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.173.0427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2009.00575.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2436D6CCA2898A90DE7A632D0AF1AEE7DF1655C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Doucha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Medonos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Voltr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahir Lombana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2005.00007.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36638C3722B2F5B6CA501D53D102349D095E45FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Anton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Alberta,alberta (can)" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685094v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691215v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rainelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402415629" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1521/9782759228805/land-use-and-food-security-in-2050-a-narrow-road" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2880-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5074-la-dependance-alimentaire-de-lafrique-du-nord-et-du-moyen-orient-a-lhorizon-2050.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327475v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169293v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Budisantoso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Croci-Angelini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Poggensee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secondo Tarditi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universita Degli Studi Di Siena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-le-mouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8805-1918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143479733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiavo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12629" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Wissinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Erb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100765" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02045-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1189952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Mitter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sinabell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leon Bodirsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Dietrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Martinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Stenstad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajal Pradhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75213-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Birgit Milford" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rolinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1463-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.276222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vijil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.173.0427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2009.00575.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2436D6CCA2898A90DE7A632D0AF1AEE7DF1655C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Doucha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Medonos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Voltr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahir Lombana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2005.00007.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36638C3722B2F5B6CA501D53D102349D095E45FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Anton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Alberta,alberta (can)" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rainelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402415629" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1521/9782759228805/land-use-and-food-security-in-2050-a-narrow-road" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2880-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5074-la-dependance-alimentaire-de-lafrique-du-nord-et-du-moyen-orient-a-lhorizon-2050.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169293v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Budisantoso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Croci-Angelini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Poggensee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secondo Tarditi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universita Degli Studi Di Siena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>