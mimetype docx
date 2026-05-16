--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -774,278 +774,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Middle East-North Africa region mitigate the rise of its food import dependency under climate change?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The land use, trade, and global food security impacts of an agroecological transition in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Schiavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Marty</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-023-02045-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1189952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142046v1</w:t>
+                <w:t xml:space="preserve">hal-04316729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The land use, trade, and global food security impacts of an agroecological transition in the EU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the Middle East-North Africa region mitigate the rise of its food import dependency under climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Schiavo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+                <w:t xml:space="preserve">Stéphane Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Poux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1189952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-023-02045-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316729v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Socio-economic Pathways for European agriculture and food systems: The Eur-Agri-SSPs</w:t>
               </w:r>
@@ -1427,542 +1427,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of meat consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+                <w:t xml:space="preserve">A protocol to develop Shared Socio-economic Pathways for European agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Mitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Birgit Milford</w:t>
+                <w:t xml:space="preserve">Anja-K Techene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Sinabell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Helming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin L. Bodirsky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kasper Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175593v1</w:t>
+                <w:t xml:space="preserve">hal-02619037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining life cycle assessment and economic modelling to assess environmental impacts of agricultural policies: the case of the French ruminant sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Birgit Milford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Salou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+                <w:t xml:space="preserve">Benjamin L. Bodirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Levert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+                <w:t xml:space="preserve">Susanne Rolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-018-1463-7⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.In Press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091622v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions animales, usage des terres et sécurité alimentaire en 2050 : L’éclairage de la prospective Agrimonde-Terra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining life cycle assessment and economic modelling to assess environmental impacts of agricultural policies: the case of the French ruminant sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mora</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2508⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.566-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-018-1463-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619332v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protocol to develop Shared Socio-economic Pathways for European agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productions animales, usage des terres et sécurité alimentaire en 2050 : L’éclairage de la prospective Agrimonde-Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 252, </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.95-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619037v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment nourrir le monde en 2050 ? Une revue des réponses issues des études existantes basées sur des scénarios globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1-2/20218, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2100,90 +2100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could EU dairy quota removal favour some dairy production systems over others? The case of French dairy production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hercule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2234,64 +2234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agricole et alimentaire de la région Afrique du Nord – Moyen-Orient : une analyse rétrospective (1961-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we feed the world in 2050? A review of the responses from global scenario studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (4), pp.1-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2450,77 +2450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of dairy system intensification: the functional unit matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Salou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140 (2), pp.445-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,269 +2548,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do agricultural policies influence farm size inequality? The example of France</w:t>
+                <w:t xml:space="preserve">Perspectives 2010-2020 des marchés et des revenus agricoles de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+                <w:t xml:space="preserve">Fabrice F. Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Desjeux</w:t>
+                <w:t xml:space="preserve">Sébastien S. Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4-5, 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208807v1</w:t>
+                <w:t xml:space="preserve">hal-01000318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives 2010-2020 des marchés et des revenus agricoles de l'Union européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do agricultural policies influence farm size inequality? The example of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice F. Levert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien S. Jean</w:t>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.5-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbr035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000318v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalization of government support in agricultural land prices: what do we know?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2869,51 +2869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation of the government support in agricultural land prices in the Czech Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Doucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice F. Levert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jahir Lombana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3217,312 +3217,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do counter-cyclical payments in the 2002 US Farm Act create incentives to produce ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutien interne, fonctions non marchandes et multifonctionnalité de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Anton</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Butault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. University of Alberta,alberta (can)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (2-3), pp.277-284</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364345v1</w:t>
+                <w:t xml:space="preserve">hal-02670890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of alternative agricultural income support schemes on multiple policy goals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Guyomard</w:t>
+                <w:t xml:space="preserve">Do counter-cyclical payments in the 2002 US Farm Act create incentives to produce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. University of Alberta,alberta (can)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 31 (2), pp.125-148</w:t>
+              <w:t xml:space="preserve">Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (2-3), pp.277-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680165v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutien interne, fonctions non marchandes et multifonctionnalité de l'agriculture</w:t>
+                <w:t xml:space="preserve">Impacts of alternative agricultural income support schemes on multiple policy goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.9-24</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (2), pp.125-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670890v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new banana import regime in the European Union : a quantitative assessment</w:t>
               </w:r>
@@ -4439,502 +4439,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t>
+                <w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 99, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931512v1</w:t>
+                <w:t xml:space="preserve">hal-01931529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché contingenté à l'importation et marché des droits à importer en concurrence imparfaite : le cas de la banane dans l'Union européenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laroche</w:t>
+                <w:t xml:space="preserve">Éléments de définition d'une politique agricole commune pour le XXIe siècle : promouvoir les rôles marchands et non marchands des agriculteurs européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 243, pp.47-55</w:t>
+              <w:t xml:space="preserve">, 1998, 244, pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696373v1</w:t>
+                <w:t xml:space="preserve">hal-01931512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marché contingenté à l'importation et marché des droits à importer en concurrence imparfaite : le cas de la banane dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 243, pp.47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931506v1</w:t>
+                <w:t xml:space="preserve">hal-02696373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème de la qualité du café indonésien : une interprétation micro-économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Benjamin</w:t>
+                <w:t xml:space="preserve">L'analyse des politiques agricoles en équilibre général : l'exemple du Modèle d'Equilibre Général de l'Agriculture et de l'Agro-alimentaire Français (MEGAAF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 132-133, pp.59-71</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931528v1</w:t>
+                <w:t xml:space="preserve">hal-01931506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propositions &amp;quot;Agenda 2000&amp;quot; de réforme de la politique agricole commune et le projet de loi d'orientation agricole en France : Quel modèle agricole pour demain ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+                <w:t xml:space="preserve">Le problème de la qualité du café indonésien : une interprétation micro-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 99, pp.32-38</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 132-133, pp.59-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931529v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Organisation commune de marché de la banane dans l'Union européenne : impact de la taille du contingent tarifaire appliqué aux bananes dollar et non traditionnelles ACP</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinir les rôles de l'agriculture européenne. Compte rendu du séminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,381 +5428,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition and collusion on the world coffee market</w:t>
+                <w:t xml:space="preserve">Réduction des rejets azotés des porcs par la voie alimentaire : évaluation économique et influence des changements de la politique agricole commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Giraud-Héraud</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Réquillart</w:t>
+                <w:t xml:space="preserve">Pierre Rainelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 22 (3), pp.336-353</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (2), pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959648v1</w:t>
+                <w:t xml:space="preserve">hal-01959675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des rejets azotés des porcs par la voie alimentaire : évaluation économique et influence des changements de la Politique Agricole Commune</w:t>
+                <w:t xml:space="preserve">Competition and collusion on the world coffee market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Eric Giraud-Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rainelli</w:t>
+                <w:t xml:space="preserve">Vincent Réquillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8 (2), pp.135-144</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (3), pp.336-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00896111v1</w:t>
+                <w:t xml:space="preserve">hal-01959648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Import tariffs, domestic distortions and &amp;quot;market linkages&amp;quot; : rebalancing EU cereal protection ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction des rejets azotés des porcs par la voie alimentaire : évaluation économique et influence des changements de la Politique Agricole Commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rainelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 22 (4), pp.447-467</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (2), pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959649v1</w:t>
+                <w:t xml:space="preserve">hal-00896111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des rejets azotés des porcs par la voie alimentaire : évaluation économique et influence des changements de la politique agricole commune</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Import tariffs, domestic distortions and &amp;quot;market linkages&amp;quot; : rebalancing EU cereal protection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rainelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8 (2), pp.135-144</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (4), pp.447-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959675v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la réforme de la PAC sur les marchés céréaliers communautaires. Analyse exploratoire</w:t>
               </w:r>
@@ -6183,308 +6183,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Dependency in the Middle East and North Africa Region: Retrospective Analysis and Projections to 2050</w:t>
+                <w:t xml:space="preserve">Land Use and Food Security in 2050: a Narrow Road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lattre-Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 1, 123 p., 2018, 978-94-024-1563-6. </w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 400 p., 2018, Matière à Débattre et Décider, 978-2-7592-2879-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-1563-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2880-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894846v1</w:t>
+                <w:t xml:space="preserve">hal-02788500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land Use and Food Security in 2050: a Narrow Road</w:t>
+                <w:t xml:space="preserve">Food Dependency in the Middle East and North Africa Region: Retrospective Analysis and Projections to 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mora</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 400 p., 2018, Matière à Débattre et Décider, 978-2-7592-2879-9. </w:t>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 123 p., 2018, 978-94-024-1563-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-2880-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1563-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788500v1</w:t>
+                <w:t xml:space="preserve">hal-01894846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépendance alimentaire de l’Afrique du Nord et du Moyen-Orient à l’horizon 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6668,51 +6668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rainelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6958,700 +6958,700 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignements des scénarios</w:t>
+                <w:t xml:space="preserve">La place de l'élevage et des produits animaux dans la prospective Agrimonde-Terra sur l'usage des terres et la sécurité alimentaire mondiale en 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Berne</w:t>
-[...47 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vayssieres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.78-89, 2025, Update Sciences &amp; Technologies, 978-2-7592-4065-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4066-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555994v1</w:t>
+                <w:t xml:space="preserve">hal-05327475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t>
+                <w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O.Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 4 (partie 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t>
+              <w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555978v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Les enseignements des scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+              <w:t xml:space="preserve">, chap. 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 15-20, 2025, Matière à débattre et décider, 9782759237791</w:t>
+              <w:t xml:space="preserve">, pp. 268-285, 2025, Matière à débattre et décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556007v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios et trajectoires de transition</w:t>
+                <w:t xml:space="preserve">Trois hypothèses de rupture pour une protection des cultures et des systèmes de culture sans pesticides chimiques en 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Alix Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">O.Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides ; Trois scénarios à l'horizon 2050</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chap. 2 (partie 3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 161-181, 2025, Matière à débattre et décider, 9782759237791</w:t>
+              <w:t xml:space="preserve">, pp. 93-124, 2025, Matière à débattre et décider</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556000v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'élevage et des produits animaux dans la prospective Agrimonde-Terra sur l'usage des terres et la sécurité alimentaire mondiale en 2050</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Mora; J.A. Berne; J.L. Drouet; C. Le Mouël; C. Meunier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurs de l'élevage dans les systèmes agri-alimentaires. Prospectives et évaluation multicritère de scénarios</w:t>
+              <w:t xml:space="preserve">Vers une agriculture européenne sans pesticides : Trois scénarios à l'horizon 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.78-89, 2025, Update Sciences &amp; Technologies, 978-2-7592-4065-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp. 15-20, 2025, Matière à débattre et décider, 9782759237791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4066-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05327475v1</w:t>
+                <w:t xml:space="preserve">hal-05556007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food diets and land-use change at a global scale: the key role of modelling frameworks</w:t>
               </w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.71-82, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7726,429 +7726,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brakes and Levers to Reduce the Dependence on Imports in the Middle East-North Africa Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">By 2050, a Possible Strengthening of the Regional Dependence on Agricultural Imports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agneta Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Manceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Le Mouël; Bertrand Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Dependency in the Middle East and North Africa Region: Retrospective Analysis and Projections to 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Netherlands, pp.67-98, 2018, 978-94-024-1563-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-1563-6_3⟩</w:t>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.29-65, 2018, 978-94-024-1563-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1563-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169239v1</w:t>
+                <w:t xml:space="preserve">hal-03169293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the Growing Food Dependence (1961–2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Manceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Dependency in the Middle East and North Africa Region: Retrospective Analysis and Projections to 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.1-27, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-024-1563-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">By 2050, a Possible Strengthening of the Regional Dependence on Agricultural Imports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Brakes and Levers to Reduce the Dependence on Imports in the Middle East-North Africa Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agneta Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Le Mouël; Bertrand Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Dependency in the Middle East and North Africa Region: Retrospective Analysis and Projections to 2050</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Netherlands, pp.29-65, 2018, 978-94-024-1563-6. </w:t>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.67-98, 2018, 978-94-024-1563-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-024-1563-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1563-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169293v1</w:t>
+                <w:t xml:space="preserve">hal-03169239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprend le scénario &amp;quot;Des usages des terres pour une alimentation de qualité et une nutrition saine&amp;quot; de la prospective &amp;quot;Agrimonde-Terra&amp;quot; ?</w:t>
               </w:r>
@@ -8397,64 +8397,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of agricultural subsidies and regulations on sale prices of farmland in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,204 +8581,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soutiens à l'agriculture : une mise en perspective internationale</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment intervenir en agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Butault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Butault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les soutiens à l'agriculture : théorie, histoire, mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1176-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416810v1</w:t>
+                <w:t xml:space="preserve">hal-02416808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment intervenir en agriculture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les soutiens à l'agriculture : une mise en perspective internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Butault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Butault</w:t>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les soutiens à l'agriculture : théorie, histoire, mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1176-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416808v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dilemmes de la politique indonésienne d'exportation du café</w:t>
               </w:r>
@@ -9057,51 +9057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="444D4F9C"/>
+    <w:nsid w:val="B78D3C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9288,51 +9288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-le-mouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8805-1918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143479733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiavo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12629" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Wissinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Erb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100765" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02045-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1189952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Mitter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sinabell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leon Bodirsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Dietrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Martinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Stenstad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajal Pradhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75213-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Birgit Milford" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rolinski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1463-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2508" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techene" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.276222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vijil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.173.0427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000318v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Jean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2009.00575.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2436D6CCA2898A90DE7A632D0AF1AEE7DF1655C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Doucha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Medonos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Voltr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahir Lombana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2005.00007.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36638C3722B2F5B6CA501D53D102349D095E45FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Anton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Alberta,alberta (can)" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670890v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931528v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rainelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959649v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894846v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402415629" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1521/9782759228805/land-use-and-food-security-in-2050-a-narrow-road" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2880-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5074-la-dependance-alimentaire-de-lafrique-du-nord-et-du-moyen-orient-a-lhorizon-2050.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270911v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169293v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416810v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416808v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Budisantoso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Croci-Angelini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Poggensee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secondo Tarditi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universita Degli Studi Di Siena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-le-mouel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8805-1918" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143479733" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schiavo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1477-9552.12629" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Borghino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Wissinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Erb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2024.100765" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04316729v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Schiavo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1189952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142046v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manceron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-023-02045-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Mitter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sinabell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Helming" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schmid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lattre-Gasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leon Bodirsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philipp Dietrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Martinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Stenstad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajal Pradhan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75213-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja-K Techene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109701" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Birgit Milford" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Rolinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.06.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Salou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1463-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2508" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.276222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vijil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.173.0427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604292v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.05.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Levert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Jean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462534v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-6419.2009.00575.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2436D6CCA2898A90DE7A632D0AF1AEE7DF1655C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Doucha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Medonos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Voltr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840500414609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahir Lombana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2005.00007.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36638C3722B2F5B6CA501D53D102349D095E45FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Butault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364345v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Anton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Alberta,alberta (can)" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680165v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671827v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931568v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685094v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931601v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931600v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364348v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931529v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benjamin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959675v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rainelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959648v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-H&#233;raud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rainelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364347v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Alix Berne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237791/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3779-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1521/9782759228805/land-use-and-food-security-in-2050-a-narrow-road" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2880-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894846v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402415629" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5074-la-dependance-alimentaire-de-lafrique-du-nord-et-du-moyen-orient-a-lhorizon-2050.html" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gorin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841315v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mahul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852517v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Trochet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Wilfart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssieres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/344/9782759240661/futurs-de-l-elevage-dans-les-systemes-agri-alimentaires" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4066-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/326/9782759237784/vers-une-agriculture-europeenne-sans-pesticides" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555994v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Berne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kieffer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556007v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Caillaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1563-6_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01679722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feix" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416808v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416810v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Butault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Budisantoso" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354665v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Croci-Angelini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Poggensee" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secondo Tarditi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universita Degli Studi Di Siena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>