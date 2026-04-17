--- v0 (2026-03-07)
+++ v1 (2026-04-17)
@@ -236,295 +236,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of hyperspectral imaging to assess physicochemical and phytochemical quality parameters of raisins</w:t>
+                <w:t xml:space="preserve">Extraction of Grape Juice: Impact of Laboratory-Scale Pressing Methods on the Chemical Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramla Khiari</w:t>
+                <w:t xml:space="preserve">Gvantsa Shanshiashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Baviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Ounaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lançon-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daoued Mihoubi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11694-024-03036-1⟩</w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages11010023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101793v1</w:t>
+                <w:t xml:space="preserve">hal-05100744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Grape Juice: Impact of Laboratory-Scale Pressing Methods on the Chemical Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability of hyperspectral imaging to assess physicochemical and phytochemical quality parameters of raisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Ounaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lançon-Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gvantsa Shanshiashvili</w:t>
+                <w:t xml:space="preserve">Hassène Zemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Baviera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Maury</w:t>
+                <w:t xml:space="preserve">Daoued Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.23. </w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.1234-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/beverages11010023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11694-024-03036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100744v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral Imaging to Characterize Table Grapes</w:t>
               </w:r>
@@ -621,529 +621,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set on hydroxycinnamic acid ester analysis from the cell walls of apples and grapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+                <w:t xml:space="preserve">Modeling desorption isotherms and thermodynamic properties of Italia grapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramla Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassène Zemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoued Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104870⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.14731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208859v1</w:t>
+                <w:t xml:space="preserve">hal-03325959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic compounds limit or promote oxidative degradation of pectin related to iron-H2O2 ratio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Maury</w:t>
+                <w:t xml:space="preserve">Chloroanisoles occurrence in wine from grapes subjected to electrolyzed water treatments in the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Siret</w:t>
+                <w:t xml:space="preserve">Vasileios Englezos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Río Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Giacosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125, pp.109324. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2020.109324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949248v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroanisoles occurrence in wine from grapes subjected to electrolyzed water treatments in the vineyard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data set on hydroxycinnamic acid ester analysis from the cell walls of apples and grapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Englezos</w:t>
+                <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Rolle</w:t>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Río Segade</w:t>
+                <w:t xml:space="preserve">René Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Giacosa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252943v1</w:t>
+                <w:t xml:space="preserve">hal-03208859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling desorption isotherms and thermodynamic properties of Italia grapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassène Zemni</w:t>
+                <w:t xml:space="preserve">Phenolic compounds limit or promote oxidative degradation of pectin related to iron-H2O2 ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Vidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daoued Mihoubi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Siret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (10), </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.109324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.14731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2020.109324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325959v1</w:t>
+                <w:t xml:space="preserve">hal-02949248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting protein fining residues in a model red wine</w:t>
               </w:r>
@@ -1233,51 +1233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships among electrolyzed water postharvest treatments on winegrapes and chloroanisoles occurrence in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Giacosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emira Mehinagic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1633,274 +1633,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and physiological heterogeneity within the grape bunch: impact on mechanical properties during maturation</w:t>
+                <w:t xml:space="preserve">Optimization of the extraction of apple monomeric phenolics based on response surface methodology: Comparison of pressurized liquid-solid extraction and manual-liquid extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Doumouya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Severine Franquin-Trinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Siret</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emira Mehinagic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5344/ajev.2014.13062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637644v1</w:t>
+                <w:t xml:space="preserve">hal-02641595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the extraction of apple monomeric phenolics based on response surface methodology: Comparison of pressurized liquid-solid extraction and manual-liquid extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Franquin-Trinquier</w:t>
+                <w:t xml:space="preserve">Physical and physiological heterogeneity within the grape bunch: impact on mechanical properties during maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Doumouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emira Mehinagic</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.56-67. </w:t>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (2), pp.170-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2014.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5344/ajev.2014.13062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641595v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of grape berries during ripening : investigations into the links between their mechanical properties and the extractability of their skin anthocyanins</w:t>
               </w:r>
@@ -2595,51 +2595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peudpièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2944,64 +2944,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and physiological heterogeneity within grape bunch: Impact on mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Doumouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3852,51 +3852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05507419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#8208;blonde Danielcia Biyendolo Loumpangou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lan&#231;on-Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;mathurin Nzikou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.70463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Zemni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoued Mihoubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-03036-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gvantsa Shanshiashvili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Baviera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11010023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gabrielli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104870" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109324" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Englezos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109704" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rio Segade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Moar Grobas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG8HZHPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbajal-Ida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2523-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Doumouya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2014.13062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Franquin-Trinquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.01.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Moigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.09.054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4KS2XT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Duenas-Paton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lahoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cheblee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doumouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05507419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#8208;blonde Danielcia Biyendolo Loumpangou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lan&#231;on-Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;mathurin Nzikou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.70463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gvantsa Shanshiashvili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Baviera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11010023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Khiari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Zemni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoued Mihoubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-03036-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gabrielli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Englezos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rio Segade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Moar Grobas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG8HZHPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbajal-Ida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2523-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Franquin-Trinquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Doumouya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2014.13062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Moigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.09.054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4KS2XT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Duenas-Paton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lahoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cheblee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doumouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>