--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -236,295 +236,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Grape Juice: Impact of Laboratory-Scale Pressing Methods on the Chemical Composition</w:t>
+                <w:t xml:space="preserve">Ability of hyperspectral imaging to assess physicochemical and phytochemical quality parameters of raisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gvantsa Shanshiashvili</w:t>
+                <w:t xml:space="preserve">Ramla Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Ounaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lançon-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Baviera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Maury</w:t>
+                <w:t xml:space="preserve">Hassène Zemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoued Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/beverages11010023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.1234-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11694-024-03036-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100744v1</w:t>
+                <w:t xml:space="preserve">hal-05101793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of hyperspectral imaging to assess physicochemical and phytochemical quality parameters of raisins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramla Khiari</w:t>
+                <w:t xml:space="preserve">Extraction of Grape Juice: Impact of Laboratory-Scale Pressing Methods on the Chemical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gvantsa Shanshiashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Baviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Ounaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lançon-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daoued Mihoubi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Measurement and Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.1234-1247. </w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11694-024-03036-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/beverages11010023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101793v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperspectral Imaging to Characterize Table Grapes</w:t>
               </w:r>
@@ -627,90 +627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling desorption isotherms and thermodynamic properties of Italia grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassène Zemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoued Mihoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2495,487 +2495,1273 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 52 (2), pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé des ruminants est-elle dans le pré ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peudpièce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESA (Ecole supérieure d'Agricultures), Angers; INRAE UMRH 1213; IDELE; Chambre d'Agriculture Pays de Loire. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in phenolic concentrations and antioxidant activity of permanent pastures according to botanical variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peudpiece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st general meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Evora (Portugal), Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and properties of wine pigments and tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Duenas-Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56. Annual Meeting Phenolics Symposium, ASEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine tannins and their role in astringency perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moutounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Symposium International d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proanthocyanidin composition of wines after various kinds offining treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moutounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Vino Analytica Scientia Second Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions of condensed tannins with proline-rich proteins involved in astringency and fining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moutounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Symposium International d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of polyphenol content and antioxidant activity of a network of French pasture grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peudpièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. General Meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leeuwarden, Netherlands. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of white wines origin by Raman spectroscopy coupled with chemometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cheblee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen symposium on Food Safety (IAFP’S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of white wines by Raman spectroscopy coupled with chemometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cheblee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of Enology (Œno) &amp; In Vino Analytica Scientia (IVAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and physiological heterogeneity within grape bunch: Impact on mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Doumouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,616 +3789,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vino Analytica Scientia Symposium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Reims, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804666v1</w:t>
-              </w:r>
-[...509 lines deleted...]
-                <w:t xml:space="preserve">hal-02764694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of condensed tannins with proline-rich proteins involved in astringency and fining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3647,65 +3922,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Moutounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3852,51 +4127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05507419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#8208;blonde Danielcia Biyendolo Loumpangou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lan&#231;on-Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;mathurin Nzikou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.70463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gvantsa Shanshiashvili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Baviera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11010023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Khiari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Zemni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoued Mihoubi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-03036-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gabrielli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Englezos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rio Segade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Moar Grobas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG8HZHPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbajal-Ida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2523-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Franquin-Trinquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Doumouya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2014.13062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Moigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.09.054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4KS2XT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Duenas-Paton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355437v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lahoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cheblee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804666v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doumouya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764694v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05507419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bell&#8208;blonde Danielcia Biyendolo Loumpangou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lan&#231;on-Verdier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;mathurin Nzikou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.70463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Khiari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Zemni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoued Mihoubi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11694-024-03036-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gvantsa Shanshiashvili" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Baviera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages11010023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gabrielli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.14731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03252943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Englezos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208859v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Vidot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Siret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rio Segade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Moar Grobas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.02.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsaut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moutounet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.04.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG8HZHPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carbajal-Ida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2523-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Franquin-Trinquier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2014.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Doumouya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2014.13062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zouid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mehinagic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Moigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.09.054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR4KS2XT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Duenas-Paton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Souquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673190v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05614158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpiece" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Souquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355437v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lahoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cheblee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doumouya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>