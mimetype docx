--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chantal Morley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des pratiques de leadership dans une équipe de développement agile : une approche par les métaphores du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.11-51. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/sim.242.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et métaphores dans les projets système d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, agency et formes de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon-Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Genre(s), 276-277, pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des femmes par les technologies numériques : pouvoir avec, pouvoir pour et pouvoir intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Empowerment en régime numérique, 125-126, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche féministe et recherche en S.I. : une étude de MIS Quarterly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.11 - 69. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et métiers de l'informatique : un monde pour elles aussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.183 - 202. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.062.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de recherche sur les organisations. Le cas du domaine &amp;quot;systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (261), pp.21 - 38. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture structurationniste des pratiques de management de projet S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.37 - 87. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v20i2.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women in IT entrepreneurship : consolidating and deconstructing gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2015.066158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'apprentissage du leadership dans le travail de groupe : quelle place pour le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.18-32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.292.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de la modélisation des processus métiers par le paradigme des systèmes multi agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (3), pp.25 - 45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v10i3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin/féminin. Le genre des technologies de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (148), pp.67 - 86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.148.67-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils du commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1-2), pp.8--58. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d'analyse des projets système d'information : proposition de critères et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (4), pp.49 - 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphors of power to study leadership practices within a remote agile project team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership dans une équipe de projet agile : théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership à l’ère du numérique : perspective de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira El Bouti Briki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une redéfinition de la figure du leader à l'ère du numérique : questionnements de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie d'inclusion des femmes dans les filières TIC des écoles d'ingénierie de la HES-SO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du genre dans l’enseignement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; CPER INSECT, Mar 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating information systems research through the lens of feminist epistemology: the case of MIS Quarterly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCCSIS 2017 : 10th International Conference on ICT, Society and Human Beings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOC-supported course for promoting gender diversity in ICT careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2017 : annual Conference of the European Educational Research Association (EERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental online course for teaching Gender & IT to business and engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Gender Equality in Higher Education (and Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de recherche sur les organisations : le cas du domaine Systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGM 2016 : Etats Généraux du Management. "L’impact de la Recherche en Sciences de Gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment augmenter la part des femmes dans les études supérieures d'informatique : analyse comparative de deux stratégies d'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2016 : Congrès International d'Actualité de la Recherche en Education et en Formation. "A quelles questions cherchons-nous réponse ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women inclusion in practice in technical settings within the environmental field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : European Academy of Management Conférence. "Manageable cooperation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems Governance as a system of rules : hierarchical and heterarchical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCIS 2015 : 9th Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance du Système d'Information comme un système de règles : déclinaison hiérarchique et déclinaison hétérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2015 : 20ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation informatique et genre en Europe : émergence et sexuation d'un métier entre 1960 et 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international FGTIC : "Femmes, genre et technologies de l’information et de la communication (Europe, XIXe-XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'hétérarchie : émergence dans différents domaines et intérêt pour la Gouvernance des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de genre dans les métiers du numérique : proposition d'un cadre de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khayoussef-Gassib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épistémologie féministe dans la recherche en S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Atelier AIM - RMIiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the appropriation of project management norms : an empirical study in I.T. projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2013 : 21st European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des normes de management de projet par les chefs de projet S.I. : proposition d'un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination de genre et résistances dans le domaine des technologies de l'information : enseignement, métiers, recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et Discriminations : Colloque international organisé par le DIM "Genre, inégalités, discriminations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de projet S.I. face aux normes de management de projet : l'étude de trois styles d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different configurations of flexibility for I/S strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2011 : 17th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Detroit, Michigan, United States. pp.1260 - 1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de flexibilité d'un S.I. : étude de trois cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010 : 15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond a gendered model of leadership in higher education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROVENCE '10 : Euro-American Conference for Academic Disciplines, International Journal of Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur les dirigeant-e-s au regard du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Genre et diversité en gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and the attraction for IT in career paths : a French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2009 : 15th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du management de la diversité : les raisons de choisir une fonction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La diversité : questions pour les sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir une profession liée aux T.I. : une approche par la pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2009 : 14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS flexibility : analysis of a flexible mobile roaming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2008 : 13ème Conférence de l'Association Information et Management (pre-ICIS Workshop Paris 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and information technology : where are we at ? A gendered view on the declining interest in IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Christina Conference on Women's Studies - The 4th European Gender and ICT Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du noyau à la mosaïque : comment les femmes recomposent l'espace du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female leadership : individual strategies to counter gender stereotypes and the model of the leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2007 : 7th Annual Conference of European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de processus métier pour les nouvelles formes d'organisation des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 : 11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du paradigme agent à la maîtrise des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the agent paradigm to improve business process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2005 : 18th International Conference "Software &amp; Systems Engineering and their Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre unificateur pour la représentation des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2004 : 9ème Conférence de l'Association Information et Management (Pre-ICIS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Washington, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des connaissances sur les projets système d'information : problématique et pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2002 : 7ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et modélisation des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2000 : 5ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse à priori d'un projet système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1999 : 4ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les communications dans un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM 1996 : 3rd International Federation of Scholarly Associations of Management World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and responsabilities in the designing of an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSS 1995 : International Society for System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political bases for the designing of an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 1995 : 3rd European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Athens, Greece. pp.515 - 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information system modelling : from representation to knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 1994 : European Institute for Advanced Studies in Management, 2nd International Workshop on Managerial and Organizational Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d'un système d'information : modèle mental et conscience politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET 1994 : Association Française pour la Cybernétique Économique et Technique, Colloque "Merise et les autres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et responsabilité du chercheur-acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées francophones de recherche en systèmes d'information : "La Recherche - action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Poigny La Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cognitive des modèles conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET 1993 : Association Française des sciences et technologies de l'information et des systemes, 2e Congrès Européen de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque organisationel dans le développement de système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1993 : Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches européennes de développement de système d'information : diversité et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vahee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREIS 1992 : Centre de coordination pour la Recherche et l'Enseignement en Informatique et Société, "Chances et risques de l'informatisation dans l'Europe de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les systèmes d'information pour le management : approche scientifique et modèles épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1992 : Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux processus de développement des projets : les recherches sur la contingence publiées dans la littérature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET-CERAM 1991 : Association Française pour la Cybernétique Économique et Technique, Congrès "Autour et alentour de Merise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des besoins dans un projet SI : démarche classique et approche agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.204, 2017, InfoPro, Management des systèmes d'information, InfoPro, Management des systèmes d'information, 978-2-10-076268-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information‎ : principes, techniques, mise en oeuvre et outils. - 8e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.486, 2016, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-074736-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage du développement d'un S.I.A : théories et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.361, 2015, 978-3-8416-2335-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y dans l'entreprise : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Salierno Hrascinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.199, 2012, Village mondial, Village mondial, 978-2-7440-6536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information‎ : principes, techniques, mise en œuvre et outils. - 7e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.488, 2012, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-057613-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Y et pratiques de management des projets SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.136, 2012, Espaces numériques, Espaces numériques, 978-2-8178-0408-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus métiers et systèmes d'information : gouvernance, management, modélisation. - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.307, 2011, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-055705-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information : principes, techniques, mise en oeuvre et outils. - 6e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.458, 2008, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-052088-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML 2 pour l'analyse d'un système d'information : le cahier des charges du maître d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.214, 2008, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-052097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus métiers et systèmes d'information : évaluation, modélisation, mise en oeuvre. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271, 2007, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-051568-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAD : une méthode pour développer plus vite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InterEditions, pp.217, 1996, I.I.A. Informatique intelligence artificielle, I.I.A. Informatique intelligence artificielle, 2-7296-0636-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans le domaine technique : le fonctionnement du stéréotype de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et discriminations : [colloque, Nanterre, 27-28 juin 2013 / organisé par l'Institut Émilie du Châtelet et l'Alliance de recherche sur les discriminations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions iXe, pp.49 - 70, 2017, Xx-y-z, 979-10-90062-36-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y au travail : regards de professionnels des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Salierno Hrascinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.151 - 169, 2015, Management &amp; innovation, 978-2-7061-2220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gendering of the computing field in Finland, France and the United Kingdom between 1960 and 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Schafer; Benjamin G. Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting women : women, gender and ICT in Europe in the nineteenth and twentieth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.119-135, 2015, History of computing, 978-3-319-20836-7. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y en entreprise, une lecture critique du management intergénérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les générations et la transformation numérique de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Fondation Télécom‎ : Institut Mines-Télécom, pp.29 - 36, 2013, Cahier de prospective (Think tank Futur numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des projets SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Thévenot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Eska, pp.123 - 154, 2011, Collection Master, 978-2-7472-1765-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la diversité face à l'amour de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Barth; Christophe Falcoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en management de la diversité : égalité, discrimination et diversité dans l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management &amp; société, pp.65 - 82, 2010, Gestion en liberté, 978-2-84769-125-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projet système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1448 - 1448, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems development methods and user participation : a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human, organizational, and social dimensions of information systems development : proceedings of the IFIP WG 8.2 working Group Information Systems Development : Human, social and organizational aspects, Noordwijkerhout, The Netherlands, 17-19 May, 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A-24, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127 - 142, 1993, IFIP transactions. Computer science and technology, 978-0-444-89983-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études féministes à une conception inclusive des innovations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon-Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le choix et la mise en pratique d'une méthode de développement de système d'information automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. HEC PARIS, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991EHEC0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00994954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des systèmes d’information : analyse critique et apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Montpellier 2; IAE Montpellier, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chantal Morley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des pratiques de leadership dans une équipe de développement agile : une approche par les métaphores du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.11-51. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/sim.242.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et métaphores dans les projets système d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, agency et formes de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon-Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Genre(s), 276-277, pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des femmes par les technologies numériques : pouvoir avec, pouvoir pour et pouvoir intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Empowerment en régime numérique, 125-126, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche féministe et recherche en S.I. : une étude de MIS Quarterly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.11 - 69. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et métiers de l'informatique : un monde pour elles aussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.183 - 202. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.062.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de recherche sur les organisations. Le cas du domaine &amp;quot;systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (261), pp.21 - 38. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture structurationniste des pratiques de management de projet S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.37 - 87. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v20i2.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women in IT entrepreneurship : consolidating and deconstructing gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2015.066158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'apprentissage du leadership dans le travail de groupe : quelle place pour le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.18-32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.292.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de la modélisation des processus métiers par le paradigme des systèmes multi agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (3), pp.25 - 45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v10i3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin/féminin. Le genre des technologies de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (148), pp.67 - 86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.148.67-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils du commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1-2), pp.8--58. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d'analyse des projets système d'information : proposition de critères et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (4), pp.49 - 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphors of power to study leadership practices within a remote agile project team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership dans une équipe de projet agile : théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership à l’ère du numérique : perspective de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira El Bouti Briki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une redéfinition de la figure du leader à l'ère du numérique : questionnements de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie d'inclusion des femmes dans les filières TIC des écoles d'ingénierie de la HES-SO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du genre dans l’enseignement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; CPER INSECT, Mar 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating information systems research through the lens of feminist epistemology: the case of MIS Quarterly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCCSIS 2017 : 10th International Conference on ICT, Society and Human Beings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOC-supported course for promoting gender diversity in ICT careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2017 : annual Conference of the European Educational Research Association (EERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de recherche sur les organisations : le cas du domaine Systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGM 2016 : Etats Généraux du Management. "L’impact de la Recherche en Sciences de Gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental online course for teaching Gender & IT to business and engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Gender Equality in Higher Education (and Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment augmenter la part des femmes dans les études supérieures d'informatique : analyse comparative de deux stratégies d'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2016 : Congrès International d'Actualité de la Recherche en Education et en Formation. "A quelles questions cherchons-nous réponse ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women inclusion in practice in technical settings within the environmental field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : European Academy of Management Conférence. "Manageable cooperation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems Governance as a system of rules : hierarchical and heterarchical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCIS 2015 : 9th Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance du Système d'Information comme un système de règles : déclinaison hiérarchique et déclinaison hétérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2015 : 20ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'hétérarchie : émergence dans différents domaines et intérêt pour la Gouvernance des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation informatique et genre en Europe : émergence et sexuation d'un métier entre 1960 et 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international FGTIC : "Femmes, genre et technologies de l’information et de la communication (Europe, XIXe-XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de genre dans les métiers du numérique : proposition d'un cadre de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khayoussef-Gassib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épistémologie féministe dans la recherche en S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Atelier AIM - RMIiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the appropriation of project management norms : an empirical study in I.T. projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2013 : 21st European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des normes de management de projet par les chefs de projet S.I. : proposition d'un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination de genre et résistances dans le domaine des technologies de l'information : enseignement, métiers, recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et Discriminations : Colloque international organisé par le DIM "Genre, inégalités, discriminations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de projet S.I. face aux normes de management de projet : l'étude de trois styles d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different configurations of flexibility for I/S strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2011 : 17th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Detroit, Michigan, United States. pp.1260 - 1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond a gendered model of leadership in higher education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROVENCE '10 : Euro-American Conference for Academic Disciplines, International Journal of Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de flexibilité d'un S.I. : étude de trois cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010 : 15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and the attraction for IT in career paths : a French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2009 : 15th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur les dirigeant-e-s au regard du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Genre et diversité en gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir une profession liée aux T.I. : une approche par la pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2009 : 14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du management de la diversité : les raisons de choisir une fonction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La diversité : questions pour les sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS flexibility : analysis of a flexible mobile roaming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2008 : 13ème Conférence de l'Association Information et Management (pre-ICIS Workshop Paris 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du noyau à la mosaïque : comment les femmes recomposent l'espace du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and information technology : where are we at ? A gendered view on the declining interest in IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Christina Conference on Women's Studies - The 4th European Gender and ICT Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female leadership : individual strategies to counter gender stereotypes and the model of the leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2007 : 7th Annual Conference of European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de processus métier pour les nouvelles formes d'organisation des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 : 11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du paradigme agent à la maîtrise des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the agent paradigm to improve business process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2005 : 18th International Conference "Software &amp; Systems Engineering and their Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre unificateur pour la représentation des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2004 : 9ème Conférence de l'Association Information et Management (Pre-ICIS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Washington, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des connaissances sur les projets système d'information : problématique et pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2002 : 7ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et modélisation des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2000 : 5ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse à priori d'un projet système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1999 : 4ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les communications dans un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM 1996 : 3rd International Federation of Scholarly Associations of Management World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and responsabilities in the designing of an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSS 1995 : International Society for System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political bases for the designing of an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 1995 : 3rd European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Athens, Greece. pp.515 - 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information system modelling : from representation to knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 1994 : European Institute for Advanced Studies in Management, 2nd International Workshop on Managerial and Organizational Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d'un système d'information : modèle mental et conscience politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET 1994 : Association Française pour la Cybernétique Économique et Technique, Colloque "Merise et les autres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et responsabilité du chercheur-acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées francophones de recherche en systèmes d'information : "La Recherche - action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Poigny La Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cognitive des modèles conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET 1993 : Association Française des sciences et technologies de l'information et des systemes, 2e Congrès Européen de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque organisationel dans le développement de système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1993 : Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les systèmes d'information pour le management : approche scientifique et modèles épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1992 : Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches européennes de développement de système d'information : diversité et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vahee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREIS 1992 : Centre de coordination pour la Recherche et l'Enseignement en Informatique et Société, "Chances et risques de l'informatisation dans l'Europe de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux processus de développement des projets : les recherches sur la contingence publiées dans la littérature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET-CERAM 1991 : Association Française pour la Cybernétique Économique et Technique, Congrès "Autour et alentour de Merise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des besoins dans un projet SI : démarche classique et approche agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.204, 2017, InfoPro, Management des systèmes d'information, InfoPro, Management des systèmes d'information, 978-2-10-076268-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information‎ : principes, techniques, mise en oeuvre et outils. - 8e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.486, 2016, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-074736-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage du développement d'un S.I.A : théories et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.361, 2015, 978-3-8416-2335-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y dans l'entreprise : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Salierno Hrascinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.199, 2012, Village mondial, Village mondial, 978-2-7440-6536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Y et pratiques de management des projets SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.136, 2012, Espaces numériques, Espaces numériques, 978-2-8178-0408-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information‎ : principes, techniques, mise en œuvre et outils. - 7e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.488, 2012, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-057613-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus métiers et systèmes d'information : gouvernance, management, modélisation. - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.307, 2011, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-055705-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information : principes, techniques, mise en oeuvre et outils. - 6e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.458, 2008, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-052088-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML 2 pour l'analyse d'un système d'information : le cahier des charges du maître d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.214, 2008, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-052097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus métiers et systèmes d'information : évaluation, modélisation, mise en oeuvre. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271, 2007, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-051568-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAD : une méthode pour développer plus vite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InterEditions, pp.217, 1996, I.I.A. Informatique intelligence artificielle, I.I.A. Informatique intelligence artificielle, 2-7296-0636-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans le domaine technique : le fonctionnement du stéréotype de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et discriminations : [colloque, Nanterre, 27-28 juin 2013 / organisé par l'Institut Émilie du Châtelet et l'Alliance de recherche sur les discriminations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions iXe, pp.49 - 70, 2017, Xx-y-z, 979-10-90062-36-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y au travail : regards de professionnels des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Salierno Hrascinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.151 - 169, 2015, Management &amp; innovation, 978-2-7061-2220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gendering of the computing field in Finland, France and the United Kingdom between 1960 and 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Schafer; Benjamin G. Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting women : women, gender and ICT in Europe in the nineteenth and twentieth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.119-135, 2015, History of computing, 978-3-319-20836-7. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y en entreprise, une lecture critique du management intergénérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les générations et la transformation numérique de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Fondation Télécom‎ : Institut Mines-Télécom, pp.29 - 36, 2013, Cahier de prospective (Think tank Futur numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des projets SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Thévenot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Eska, pp.123 - 154, 2011, Collection Master, 978-2-7472-1765-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la diversité face à l'amour de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Barth; Christophe Falcoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en management de la diversité : égalité, discrimination et diversité dans l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management &amp; société, pp.65 - 82, 2010, Gestion en liberté, 978-2-84769-125-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projet système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1448 - 1448, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems development methods and user participation : a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human, organizational, and social dimensions of information systems development : proceedings of the IFIP WG 8.2 working Group Information Systems Development : Human, social and organizational aspects, Noordwijkerhout, The Netherlands, 17-19 May, 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A-24, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127 - 142, 1993, IFIP transactions. Computer science and technology, 978-0-444-89983-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études féministes à une conception inclusive des innovations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon-Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le choix et la mise en pratique d'une méthode de développement de système d'information automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. HEC PARIS, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991EHEC0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00994954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des systèmes d’information : analyse critique et apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Montpellier 2; IAE Montpellier, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.242.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gordon-Nogales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.062.0183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i2.625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mc Donnell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2015.066158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Milon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.292.0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurice-Demourioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v10i3.177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.148.67-86" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/326ED39D250BB1A8D757FDA4F933C03513D37DC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira El Bouti Briki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gordon Nogales" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Tedjini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khayoussef-Gassib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jacome  Madariaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519756v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Maillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vahee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hugues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leblanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salierno Hrascinec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/processus-metiers-et-systemes-d-information-9782100515684/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.5555/647305.721786" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00994954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991EHEC0008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02504371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.242.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gordon-Nogales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.062.0183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i2.625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mc Donnell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2015.066158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Milon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.292.0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurice-Demourioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v10i3.177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.148.67-86" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/326ED39D250BB1A8D757FDA4F933C03513D37DC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira El Bouti Briki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gordon Nogales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Tedjini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khayoussef-Gassib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jacome  Madariaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Maillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vahee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hugues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leblanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salierno Hrascinec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/processus-metiers-et-systemes-d-information-9782100515684/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.5555/647305.721786" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00994954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991EHEC0008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02504371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>