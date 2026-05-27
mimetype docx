--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chantal Morley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des pratiques de leadership dans une équipe de développement agile : une approche par les métaphores du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.11-51. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/sim.242.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et métaphores dans les projets système d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, agency et formes de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon-Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Genre(s), 276-277, pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des femmes par les technologies numériques : pouvoir avec, pouvoir pour et pouvoir intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Empowerment en régime numérique, 125-126, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche féministe et recherche en S.I. : une étude de MIS Quarterly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.11 - 69. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et métiers de l'informatique : un monde pour elles aussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.183 - 202. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.062.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de recherche sur les organisations. Le cas du domaine &amp;quot;systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (261), pp.21 - 38. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture structurationniste des pratiques de management de projet S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.37 - 87. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v20i2.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women in IT entrepreneurship : consolidating and deconstructing gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2015.066158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'apprentissage du leadership dans le travail de groupe : quelle place pour le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.18-32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.292.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de la modélisation des processus métiers par le paradigme des systèmes multi agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (3), pp.25 - 45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v10i3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin/féminin. Le genre des technologies de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (148), pp.67 - 86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.148.67-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils du commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1-2), pp.8--58. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d'analyse des projets système d'information : proposition de critères et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (4), pp.49 - 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphors of power to study leadership practices within a remote agile project team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership dans une équipe de projet agile : théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership à l’ère du numérique : perspective de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira El Bouti Briki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une redéfinition de la figure du leader à l'ère du numérique : questionnements de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie d'inclusion des femmes dans les filières TIC des écoles d'ingénierie de la HES-SO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du genre dans l’enseignement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; CPER INSECT, Mar 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating information systems research through the lens of feminist epistemology: the case of MIS Quarterly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCCSIS 2017 : 10th International Conference on ICT, Society and Human Beings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOC-supported course for promoting gender diversity in ICT careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2017 : annual Conference of the European Educational Research Association (EERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de recherche sur les organisations : le cas du domaine Systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGM 2016 : Etats Généraux du Management. "L’impact de la Recherche en Sciences de Gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental online course for teaching Gender & IT to business and engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Gender Equality in Higher Education (and Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment augmenter la part des femmes dans les études supérieures d'informatique : analyse comparative de deux stratégies d'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2016 : Congrès International d'Actualité de la Recherche en Education et en Formation. "A quelles questions cherchons-nous réponse ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women inclusion in practice in technical settings within the environmental field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : European Academy of Management Conférence. "Manageable cooperation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems Governance as a system of rules : hierarchical and heterarchical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCIS 2015 : 9th Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance du Système d'Information comme un système de règles : déclinaison hiérarchique et déclinaison hétérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2015 : 20ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'hétérarchie : émergence dans différents domaines et intérêt pour la Gouvernance des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation informatique et genre en Europe : émergence et sexuation d'un métier entre 1960 et 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international FGTIC : "Femmes, genre et technologies de l’information et de la communication (Europe, XIXe-XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de genre dans les métiers du numérique : proposition d'un cadre de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khayoussef-Gassib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épistémologie féministe dans la recherche en S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Atelier AIM - RMIiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the appropriation of project management norms : an empirical study in I.T. projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2013 : 21st European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des normes de management de projet par les chefs de projet S.I. : proposition d'un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination de genre et résistances dans le domaine des technologies de l'information : enseignement, métiers, recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et Discriminations : Colloque international organisé par le DIM "Genre, inégalités, discriminations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de projet S.I. face aux normes de management de projet : l'étude de trois styles d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different configurations of flexibility for I/S strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2011 : 17th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Detroit, Michigan, United States. pp.1260 - 1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond a gendered model of leadership in higher education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROVENCE '10 : Euro-American Conference for Academic Disciplines, International Journal of Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de flexibilité d'un S.I. : étude de trois cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010 : 15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and the attraction for IT in career paths : a French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2009 : 15th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur les dirigeant-e-s au regard du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Genre et diversité en gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir une profession liée aux T.I. : une approche par la pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2009 : 14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du management de la diversité : les raisons de choisir une fonction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La diversité : questions pour les sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS flexibility : analysis of a flexible mobile roaming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2008 : 13ème Conférence de l'Association Information et Management (pre-ICIS Workshop Paris 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du noyau à la mosaïque : comment les femmes recomposent l'espace du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and information technology : where are we at ? A gendered view on the declining interest in IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Christina Conference on Women's Studies - The 4th European Gender and ICT Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female leadership : individual strategies to counter gender stereotypes and the model of the leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2007 : 7th Annual Conference of European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de processus métier pour les nouvelles formes d'organisation des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 : 11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du paradigme agent à la maîtrise des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the agent paradigm to improve business process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2005 : 18th International Conference "Software &amp; Systems Engineering and their Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre unificateur pour la représentation des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2004 : 9ème Conférence de l'Association Information et Management (Pre-ICIS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Washington, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des connaissances sur les projets système d'information : problématique et pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2002 : 7ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et modélisation des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2000 : 5ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse à priori d'un projet système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1999 : 4ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les communications dans un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM 1996 : 3rd International Federation of Scholarly Associations of Management World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and responsabilities in the designing of an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSS 1995 : International Society for System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political bases for the designing of an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 1995 : 3rd European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Athens, Greece. pp.515 - 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information system modelling : from representation to knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 1994 : European Institute for Advanced Studies in Management, 2nd International Workshop on Managerial and Organizational Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d'un système d'information : modèle mental et conscience politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET 1994 : Association Française pour la Cybernétique Économique et Technique, Colloque "Merise et les autres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et responsabilité du chercheur-acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées francophones de recherche en systèmes d'information : "La Recherche - action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Poigny La Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cognitive des modèles conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET 1993 : Association Française des sciences et technologies de l'information et des systemes, 2e Congrès Européen de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque organisationel dans le développement de système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1993 : Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les systèmes d'information pour le management : approche scientifique et modèles épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1992 : Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches européennes de développement de système d'information : diversité et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vahee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREIS 1992 : Centre de coordination pour la Recherche et l'Enseignement en Informatique et Société, "Chances et risques de l'informatisation dans l'Europe de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux processus de développement des projets : les recherches sur la contingence publiées dans la littérature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET-CERAM 1991 : Association Française pour la Cybernétique Économique et Technique, Congrès "Autour et alentour de Merise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des besoins dans un projet SI : démarche classique et approche agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.204, 2017, InfoPro, Management des systèmes d'information, InfoPro, Management des systèmes d'information, 978-2-10-076268-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information‎ : principes, techniques, mise en oeuvre et outils. - 8e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.486, 2016, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-074736-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage du développement d'un S.I.A : théories et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.361, 2015, 978-3-8416-2335-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y dans l'entreprise : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Salierno Hrascinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.199, 2012, Village mondial, Village mondial, 978-2-7440-6536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Y et pratiques de management des projets SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.136, 2012, Espaces numériques, Espaces numériques, 978-2-8178-0408-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information‎ : principes, techniques, mise en œuvre et outils. - 7e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.488, 2012, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-057613-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus métiers et systèmes d'information : gouvernance, management, modélisation. - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.307, 2011, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-055705-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information : principes, techniques, mise en oeuvre et outils. - 6e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.458, 2008, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-052088-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML 2 pour l'analyse d'un système d'information : le cahier des charges du maître d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.214, 2008, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-052097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus métiers et systèmes d'information : évaluation, modélisation, mise en oeuvre. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271, 2007, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-051568-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAD : une méthode pour développer plus vite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InterEditions, pp.217, 1996, I.I.A. Informatique intelligence artificielle, I.I.A. Informatique intelligence artificielle, 2-7296-0636-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans le domaine technique : le fonctionnement du stéréotype de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et discriminations : [colloque, Nanterre, 27-28 juin 2013 / organisé par l'Institut Émilie du Châtelet et l'Alliance de recherche sur les discriminations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions iXe, pp.49 - 70, 2017, Xx-y-z, 979-10-90062-36-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y au travail : regards de professionnels des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Salierno Hrascinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.151 - 169, 2015, Management &amp; innovation, 978-2-7061-2220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gendering of the computing field in Finland, France and the United Kingdom between 1960 and 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Schafer; Benjamin G. Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting women : women, gender and ICT in Europe in the nineteenth and twentieth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.119-135, 2015, History of computing, 978-3-319-20836-7. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y en entreprise, une lecture critique du management intergénérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les générations et la transformation numérique de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Fondation Télécom‎ : Institut Mines-Télécom, pp.29 - 36, 2013, Cahier de prospective (Think tank Futur numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des projets SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Thévenot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Eska, pp.123 - 154, 2011, Collection Master, 978-2-7472-1765-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la diversité face à l'amour de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Barth; Christophe Falcoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en management de la diversité : égalité, discrimination et diversité dans l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management &amp; société, pp.65 - 82, 2010, Gestion en liberté, 978-2-84769-125-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projet système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1448 - 1448, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems development methods and user participation : a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human, organizational, and social dimensions of information systems development : proceedings of the IFIP WG 8.2 working Group Information Systems Development : Human, social and organizational aspects, Noordwijkerhout, The Netherlands, 17-19 May, 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A-24, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127 - 142, 1993, IFIP transactions. Computer science and technology, 978-0-444-89983-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études féministes à une conception inclusive des innovations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon-Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le choix et la mise en pratique d'une méthode de développement de système d'information automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. HEC PARIS, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991EHEC0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00994954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des systèmes d’information : analyse critique et apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Montpellier 2; IAE Montpellier, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chantal Morley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des pratiques de leadership dans une équipe de développement agile : une approche par les métaphores du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.11-51. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/sim.242.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et métaphores dans les projets système d’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.037.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, agency et formes de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon-Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Genre(s), 276-277, pp.227-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment des femmes par les technologies numériques : pouvoir avec, pouvoir pour et pouvoir intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Empowerment en régime numérique, 125-126, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.5081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche féministe et recherche en S.I. : une étude de MIS Quarterly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.11 - 69. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et métiers de l'informatique : un monde pour elles aussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.183 - 202. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.062.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de recherche sur les organisations. Le cas du domaine &amp;quot;systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (261), pp.21 - 38. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture structurationniste des pratiques de management de projet S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.37 - 87. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v20i2.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men and women in IT entrepreneurship : consolidating and deconstructing gender stereotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.41 - 61. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2015.066158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'apprentissage du leadership dans le travail de groupe : quelle place pour le genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.18-32. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.292.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de la modélisation des processus métiers par le paradigme des systèmes multi agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 10 (3), pp.25 - 45. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9876/sim.v10i3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masculin/féminin. Le genre des technologies de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (148), pp.67 - 86. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.148.67-86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils du commerce électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Defude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Butelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (1-2), pp.8--58. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grille d'analyse des projets système d'information : proposition de critères et validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (4), pp.49 - 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphors of power to study leadership practices within a remote agile project team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership dans une équipe de projet agile : théories et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le leadership à l’ère du numérique : perspective de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounira El Bouti Briki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une redéfinition de la figure du leader à l'ère du numérique : questionnements de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2020 : 25ème Conférence de l’Association Information &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), Jun 2020, Marrakech (en visioconférence), Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer une stratégie d'inclusion des femmes dans les filières TIC des écoles d'ingénierie de la HES-SO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du genre dans l’enseignement professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers; CPER INSECT, Mar 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating information systems research through the lens of feminist epistemology: the case of MIS Quarterly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCCSIS 2017 : 10th International Conference on ICT, Society and Human Beings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOC-supported course for promoting gender diversity in ICT careers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECER 2017 : annual Conference of the European Educational Research Association (EERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women inclusion in practice in technical settings within the environmental field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2016 : European Academy of Management Conférence. "Manageable cooperation ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des processus de recherche sur les organisations : le cas du domaine Systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGM 2016 : Etats Généraux du Management. "L’impact de la Recherche en Sciences de Gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental online course for teaching Gender & IT to business and engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Gender Equality in Higher Education (and Research)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment augmenter la part des femmes dans les études supérieures d'informatique : analyse comparative de deux stratégies d'inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF 2016 : Congrès International d'Actualité de la Recherche en Education et en Formation. "A quelles questions cherchons-nous réponse ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems Governance as a system of rules : hierarchical and heterarchical implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCIS 2015 : 9th Mediterranean Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance du Système d'Information comme un système de règles : déclinaison hiérarchique et déclinaison hétérarchique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2015 : 20ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'hétérarchie : émergence dans différents domaines et intérêt pour la Gouvernance des Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Tedjini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation informatique et genre en Europe : émergence et sexuation d'un métier entre 1960 et 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international FGTIC : "Femmes, genre et technologies de l’information et de la communication (Europe, XIXe-XXIe siècles)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de genre dans les métiers du numérique : proposition d'un cadre de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihane Khayoussef-Gassib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épistémologie féministe dans la recherche en S.I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Atelier AIM - RMIiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the appropriation of project management norms : an empirical study in I.T. projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2013 : 21st European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation des normes de management de projet par les chefs de projet S.I. : proposition d'un cadre conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.4-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination de genre et résistances dans le domaine des technologies de l'information : enseignement, métiers, recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et Discriminations : Colloque international organisé par le DIM "Genre, inégalités, discriminations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de projet S.I. face aux normes de management de projet : l'étude de trois styles d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different configurations of flexibility for I/S strategic alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2011 : 17th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Detroit, Michigan, United States. pp.1260 - 1271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de flexibilité d'un S.I. : étude de trois cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010 : 15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond a gendered model of leadership in higher education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROVENCE '10 : Euro-American Conference for Academic Disciplines, International Journal of Arts and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and the attraction for IT in career paths : a French study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2009 : 15th Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, Califormia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours sur les dirigeant-e-s au regard du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Genre et diversité en gestion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autre côté du management de la diversité : les raisons de choisir une fonction technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La diversité : questions pour les sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir une profession liée aux T.I. : une approche par la pragmatique du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2009 : 14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS flexibility : analysis of a flexible mobile roaming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Jacome  Madariaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2008 : 13ème Conférence de l'Association Information et Management (pre-ICIS Workshop Paris 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du noyau à la mosaïque : comment les femmes recomposent l'espace du libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and information technology : where are we at ? A gendered view on the declining interest in IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Christina Conference on Women's Studies - The 4th European Gender and ICT Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female leadership : individual strategies to counter gender stereotypes and the model of the leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2007 : 7th Annual Conference of European Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de processus métier pour les nouvelles formes d'organisation des activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 : 11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du paradigme agent à la maîtrise des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the agent paradigm to improve business process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurice-Demourioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2005 : 18th International Conference "Software &amp; Systems Engineering and their Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre unificateur pour la représentation des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2004 : 9ème Conférence de l'Association Information et Management (Pre-ICIS '04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Washington, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des connaissances sur les projets système d'information : problématique et pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2002 : 7ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement organisationnel et modélisation des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2000 : 5ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse à priori d'un projet système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1999 : 4ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir les communications dans un système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM 1996 : 3rd International Federation of Scholarly Associations of Management World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role and responsabilities in the designing of an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSS 1995 : International Society for System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political bases for the designing of an information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 1995 : 3rd European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Athens, Greece. pp.515 - 524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information system modelling : from representation to knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 1994 : European Institute for Advanced Studies in Management, 2nd International Workshop on Managerial and Organizational Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation d'un système d'information : modèle mental et conscience politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET 1994 : Association Française pour la Cybernétique Économique et Technique, Colloque "Merise et les autres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et responsabilité du chercheur-acteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées francophones de recherche en systèmes d'information : "La Recherche - action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Poigny La Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction cognitive des modèles conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Petitmengin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET 1993 : Association Française des sciences et technologies de l'information et des systemes, 2e Congrès Européen de Systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du risque organisationel dans le développement de système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1993 : Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches européennes de développement de système d'information : diversité et convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vahee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREIS 1992 : Centre de coordination pour la Recherche et l'Enseignement en Informatique et Société, "Chances et risques de l'informatisation dans l'Europe de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les systèmes d'information pour le management : approche scientifique et modèles épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 1992 : Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux processus de développement des projets : les recherches sur la contingence publiées dans la littérature américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFCET-CERAM 1991 : Association Française pour la Cybernétique Économique et Technique, Congrès "Autour et alentour de Merise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des besoins dans un projet SI : démarche classique et approche agile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.204, 2017, InfoPro, Management des systèmes d'information, InfoPro, Management des systèmes d'information, 978-2-10-076268-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information‎ : principes, techniques, mise en oeuvre et outils. - 8e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.486, 2016, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-074736-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage du développement d'un S.I.A : théories et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Académiques Francophones, pp.361, 2015, 978-3-8416-2335-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information‎ : principes, techniques, mise en œuvre et outils. - 7e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.488, 2012, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-057613-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Y et pratiques de management des projets SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.136, 2012, Espaces numériques, Espaces numériques, 978-2-8178-0408-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y dans l'entreprise : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Salierno Hrascinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.199, 2012, Village mondial, Village mondial, 978-2-7440-6536-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus métiers et systèmes d'information : gouvernance, management, modélisation. - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gillette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.307, 2011, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-055705-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management d'un projet système d'information : principes, techniques, mise en oeuvre et outils. - 6e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.458, 2008, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-052088-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML 2 pour l'analyse d'un système d'information : le cahier des charges du maître d'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.214, 2008, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-052097-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus métiers et systèmes d'information : évaluation, modélisation, mise en oeuvre. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271, 2007, InfoPro. Management des systèmes d'information, InfoPro. Management des systèmes d'information, 978-2-10-051568-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAD : une méthode pour développer plus vite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">InterEditions, pp.217, 1996, I.I.A. Informatique intelligence artificielle, I.I.A. Informatique intelligence artificielle, 2-7296-0636-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans le domaine technique : le fonctionnement du stéréotype de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et discriminations : [colloque, Nanterre, 27-28 juin 2013 / organisé par l'Institut Émilie du Châtelet et l'Alliance de recherche sur les discriminations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions iXe, pp.49 - 70, 2017, Xx-y-z, 979-10-90062-36-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y au travail : regards de professionnels des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Salierno Hrascinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génération Y, le manager et l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.151 - 169, 2015, Management &amp; innovation, 978-2-7061-2220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gendering of the computing field in Finland, France and the United Kingdom between 1960 and 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Schafer; Benjamin G. Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting women : women, gender and ICT in Europe in the nineteenth and twentieth century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.119-135, 2015, History of computing, 978-3-319-20836-7. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génération Y en entreprise, une lecture critique du management intergénérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les générations et la transformation numérique de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Fondation Télécom‎ : Institut Mines-Télécom, pp.29 - 36, 2013, Cahier de prospective (Think tank Futur numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des projets SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Thévenot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. Eska, pp.123 - 154, 2011, Collection Master, 978-2-7472-1765-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de la diversité face à l'amour de la technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marité Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Mc Donnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Barth; Christophe Falcoz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en management de la diversité : égalité, discrimination et diversité dans l'emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management &amp; société, pp.65 - 82, 2010, Gestion en liberté, 978-2-84769-125-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de projet système d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1448 - 1448, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information systems development methods and user participation : a contingency approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human, organizational, and social dimensions of information systems development : proceedings of the IFIP WG 8.2 working Group Information Systems Development : Human, social and organizational aspects, Noordwijkerhout, The Netherlands, 17-19 May, 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A-24, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North-Holland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127 - 142, 1993, IFIP transactions. Computer science and technology, 978-0-444-89983-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des études féministes à une conception inclusive des innovations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Gordon-Nogales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur le choix et la mise en pratique d'une méthode de développement de système d'information automatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. HEC PARIS, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991EHEC0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00994954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des systèmes d’information : analyse critique et apports méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Morley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Montpellier 2; IAE Montpellier, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02504371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.242.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gordon-Nogales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.062.0183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i2.625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mc Donnell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2015.066158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Milon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.292.0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurice-Demourioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v10i3.177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.148.67-86" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/326ED39D250BB1A8D757FDA4F933C03513D37DC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira El Bouti Briki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gordon Nogales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375788v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372271v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Tedjini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khayoussef-Gassib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jacome  Madariaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Maillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vahee" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hugues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leblanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salierno Hrascinec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/processus-metiers-et-systemes-d-information-9782100515684/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.5555/647305.721786" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00994954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991EHEC0008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02504371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.242.0011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.037.0015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gordon-Nogales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.5081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.062.0183" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374909v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i2.625" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Mc Donnell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2015.066158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit&#233; Milon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.292.0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurice-Demourioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v10i3.177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.148.67-86" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/326ED39D250BB1A8D757FDA4F933C03513D37DC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Butelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9B8QZGMM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira El Bouti Briki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gordon Nogales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Tedjini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397609v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khayoussef-Gassib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402336v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414182v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jacome  Madariaga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448258v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510182v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520089v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Maillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527639v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petitmengin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vahee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hugues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leblanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375795v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408854v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Salierno Hrascinec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gillette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Informatique/Livre/processus-metiers-et-systemes-d-information-9782100515684/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550424v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386997v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007929v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415552v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/abs/10.5555/647305.721786" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049460v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00994954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991EHEC0008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02504371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>