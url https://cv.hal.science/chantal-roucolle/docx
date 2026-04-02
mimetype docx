--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -1201,122 +1201,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTR 2019, 15th World Conference on Transport Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137783v1</w:t>
+                <w:t xml:space="preserve">hal-02137781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Development and Delays</w:t>
               </w:r>
@@ -1345,358 +1345,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA 2019, ITEA Annual Conference and School on Transportation Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ATRS 2019, 23rd World Conference of the Air Transport Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137788v1</w:t>
+                <w:t xml:space="preserve">hal-02137791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network Development and Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2019, 15th World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mumbai, India</w:t>
+              <w:t xml:space="preserve">ITEA 2019, ITEA Annual Conference and School on Transportation Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137781v1</w:t>
+                <w:t xml:space="preserve">hal-02137788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network Development and Delays</w:t>
+                <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Seregina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATRS 2019, 23rd World Conference of the Air Transport Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">WCTR 2019, 15th World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137791v1</w:t>
+                <w:t xml:space="preserve">hal-02137783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Denis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ATRS 2018, 22nd ATRS World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009330v1</w:t>
+                <w:t xml:space="preserve">hal-01822955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
               </w:r>
@@ -1725,358 +1725,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009316v1</w:t>
+                <w:t xml:space="preserve">hal-02009330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATRS 2018, 22nd ATRS World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">47th European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822955v1</w:t>
+                <w:t xml:space="preserve">hal-02009316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ITEA 2018 Annual School and Conference of the International Transportation Economics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hong Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009299v1</w:t>
+                <w:t xml:space="preserve">hal-02137755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA 2018 Annual School and Conference of the International Transportation Economics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hong Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137755v1</w:t>
+                <w:t xml:space="preserve">hal-02009299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Price Competition in the Air Transport Market: An Analysis on Long-Haul Routes</w:t>
               </w:r>
@@ -2151,217 +2151,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the Airline Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Transport Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">ITEA 2017, International Transport Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009233v1</w:t>
+                <w:t xml:space="preserve">hal-02137803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Airline Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA 2017, International Transport Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Air Transport Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137803v1</w:t>
+                <w:t xml:space="preserve">hal-02009233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the impact of larger aircraft (A-380) on flight frequency</w:t>
               </w:r>
@@ -2436,718 +2436,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Airline Networks: Comprehensive Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA 2017, International Transport Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ATRS 2017, Air Transport Research Society World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009219v1</w:t>
+                <w:t xml:space="preserve">hal-01822938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Airline Networks: Comprehensive Indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The analysis of Impact of Larger Aircraft on Frequency of Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATRS 2017, Air Transport Research Society World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">ITEA 2017, International Transport Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822938v1</w:t>
+                <w:t xml:space="preserve">hal-02009219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in air transport market: impact on competitors strategies</w:t>
+                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Buzdugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301020v1</w:t>
+                <w:t xml:space="preserve">hal-02095935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic price competition in air transport market, An analysis on long-haul routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2016, 6th Transport Research Arena</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCTR 2016, 14th World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338251v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic price competition in air transport market, An analysis on long-haul routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Analysis of Impact of Larger Aircraft A-380 on Frequency of Flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016, 14th World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ECOCEP 16, Energy and Climate Economic Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137817v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
+                <w:t xml:space="preserve">Innovation in air transport market: impact on competitors strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Buzdugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTR 2016, World Conference on Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">AEGATS 2016, Advanced Aircraft Efficiency in a Global Air Transport System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095935v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Analysis of Impact of Larger Aircraft A-380 on Frequency of Flights</w:t>
+                <w:t xml:space="preserve">Deregulation of the ASEAN air Transport Market: Measure of Impacts of Airport Activities on Local Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliya Ussinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOCEP 16, Energy and Climate Economic Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRA 2016, 6th Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Varsovie, Poland. pp.3721-3730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.05.492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424922v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic price competition in air transport market, An analysis on long-haul routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3179,191 +3179,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price competition in air transport market, Some Empirical evidences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competitive assessment of an oligopolistic market open to international trade with incomplete data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karimi Shervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETC 2014, European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">ASSET 2014 Annual Meeting of the Association of Southern European Economic Theorists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137834v1</w:t>
+                <w:t xml:space="preserve">hal-02137827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive assessment of an oligopolistic market open to international trade with incomplete data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Price competition in air transport market, Some Empirical evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karimi Shervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSET 2014 Annual Meeting of the Association of Southern European Economic Theorists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ETC 2014, European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137827v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive assessment of an oligopolistic market open to international trade with incomplete data</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A47665F0"/>
+    <w:nsid w:val="DC56156D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3960,51 +3960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-roucolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3075-7376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114622302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urdanoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.12.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02865929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01409776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aldebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TELS.0000011198.50511.a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74DFE551F1933D02E2C8A849074A569F0080F7B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03157530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnepain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780804791625-015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00927012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian LIU" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137783v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller-Vibes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137817v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#252;ller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01409798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karimi Shervin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137827v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-roucolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3075-7376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114622302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urdanoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.12.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02865929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01409776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aldebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TELS.0000011198.50511.a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74DFE551F1933D02E2C8A849074A569F0080F7B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03157530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnepain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780804791625-015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00927012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian LIU" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller-Vibes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01409798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karimi Shervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>