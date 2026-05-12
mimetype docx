--- v1 (2026-04-02)
+++ v2 (2026-05-12)
@@ -1581,122 +1581,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATRS 2018, 22nd ATRS World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822955v1</w:t>
+                <w:t xml:space="preserve">hal-02009330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
               </w:r>
@@ -1725,168 +1725,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEGATS 2018, Advanced Aircraft Efficiency in a Global Air Transport System Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">47th European Transport Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009330v1</w:t>
+                <w:t xml:space="preserve">hal-02009316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Innovation Give Incentives to Innovate in Air Transport?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Roucolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Denis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Seregina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Urdanoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th European Transport Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ATRS 2018, 22nd ATRS World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009316v1</w:t>
+                <w:t xml:space="preserve">hal-01822955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of International Airline Networks: an Application to US Carriers</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC56156D"/>
+    <w:nsid w:val="70967363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3960,51 +3960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-roucolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3075-7376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114622302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urdanoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.12.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02865929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01409776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aldebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TELS.0000011198.50511.a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74DFE551F1933D02E2C8A849074A569F0080F7B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03157530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnepain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780804791625-015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00927012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian LIU" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller-Vibes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01409798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karimi Shervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-roucolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3075-7376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114622302" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02616818v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roucolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Seregina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Urdanoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2019.12.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02865929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.04.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02297335v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laplace" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2019.1652979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliya Ussinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-017-9591-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01409776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aldebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ivaldi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TELS.0000011198.50511.a4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/74DFE551F1933D02E2C8A849074A569F0080F7B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03157530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnepain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780804791625-015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00927012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian LIU" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02952158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822988v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller-Vibes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137803v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01822938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02009219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02095935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#252;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01424922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01301020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Buzdugan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01338251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.05.492" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01409798v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karimi Shervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00907739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>