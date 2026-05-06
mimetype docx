--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -593,386 +593,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial inpatient management of adolescents and young adults admitted with severe malnutrition due to anorexia nervosa: protocol for a systematic review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maladies chroniques: S'appuyer sur les enjeux de l'adolescence pour une transition réussie vers les services pour adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Frappier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Priscille Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Stheneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40337-021-00389-6⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (8-9), pp.786-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666936v1</w:t>
+                <w:t xml:space="preserve">hal-03401820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checklist for follow-up of adolescents with chronic illness. A monitoring tool to help prepare the transition from pediatric to adult care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourmaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fourmaux</w:t>
+                <w:t xml:space="preserve">Hervé Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lefevre</w:t>
+                <w:t xml:space="preserve">H. Safsaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Safsaf</w:t>
+                <w:t xml:space="preserve">Paul Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (6), pp.480-484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies chroniques: S'appuyer sur les enjeux de l'adolescence pour une transition réussie vers les services pour adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initial inpatient management of adolescents and young adults admitted with severe malnutrition due to anorexia nervosa: protocol for a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Proulx-Cabana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Taddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Gerardin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fannie Tremblay-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (8-9), pp.786-790. </w:t>
+              <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40337-021-00389-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401820v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal Contraception Effects on Pulmonary Function in Adolescents with Cystic Fibrosis</w:t>
               </w:r>
@@ -1131,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Lapeyraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sznajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1752,295 +1752,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les caractéristiques individuelles, familiales et sociales distinguant l’anorexie mentale prépubère et pubère ?</w:t>
+                <w:t xml:space="preserve">Skeletal evolution in Marfan syndrome: growth curves from a French national cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thibault</w:t>
+                <w:t xml:space="preserve">Grégoire Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pauzé</w:t>
+                <w:t xml:space="preserve">Florence Tubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Bravo</w:t>
+                <w:t xml:space="preserve">Carine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lavoie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pesant</w:t>
+                <w:t xml:space="preserve">Sabine Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Michelon-Jouneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0706743717727239⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (1), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pr.2017.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667011v1</w:t>
+                <w:t xml:space="preserve">hal-04666977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal evolution in Marfan syndrome: growth curves from a French national cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles sont les caractéristiques individuelles, familiales et sociales distinguant l’anorexie mentale prépubère et pubère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tubach</w:t>
+                <w:t xml:space="preserve">Isabelle Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Roy</w:t>
+                <w:t xml:space="preserve">Robert Pauzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Rioux</w:t>
+                <w:t xml:space="preserve">Gina Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Michelon-Jouneaux</w:t>
+                <w:t xml:space="preserve">Éric Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 83 (1), pp.71-77. </w:t>
+              <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.837-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/pr.2017.210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0706743717727239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666977v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal injury in pediatric anorexia nervosa: a retrospective study</w:t>
               </w:r>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stheneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,295 +2422,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recurrent fibrillin-1 mutation in severe early onset Marfan syndrome</w:t>
+                <w:t xml:space="preserve">The clinical presentation of Marfan syndrome is modulated by expression of wild-type FBN1 allele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimple Sureka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Stheneur</w:t>
+                <w:t xml:space="preserve">Mélodie Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Odent</w:t>
+                <w:t xml:space="preserve">Marie-Sylvie Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Arno</w:t>
+                <w:t xml:space="preserve">Nadine Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Murphy</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Zabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sznajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 03 (03), pp.157-162. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (10), pp.2764-2770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/PGE-14095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669801v1</w:t>
+                <w:t xml:space="preserve">hal-04669795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clinical presentation of Marfan syndrome is modulated by expression of wild-type FBN1 allele</w:t>
+                <w:t xml:space="preserve">A recurrent fibrillin-1 mutation in severe early onset Marfan syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Aubart</w:t>
+                <w:t xml:space="preserve">Dimple Sureka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Stheneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sylvie Gross</w:t>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hanna</w:t>
+                <w:t xml:space="preserve">Gavin Arno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Zabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Sznajder</w:t>
+                <w:t xml:space="preserve">Daniel Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (10), pp.2764-2770. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03 (03), pp.157-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/PGE-14095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669795v1</w:t>
+                <w:t xml:space="preserve">hal-04669801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabinoid Hyperemesis Syndrome in a 17-Year-Old Adolescent</w:t>
               </w:r>
@@ -2807,277 +2807,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les urgences, un lieu de repérage des adolescents en difficulté</w:t>
+                <w:t xml:space="preserve">Renal complications in anorexia nervosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stheneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Lapeyraque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2014.03.007⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (4), pp.455-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-014-0138-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669815v1</w:t>
+                <w:t xml:space="preserve">hal-04669803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal complications in anorexia nervosa</w:t>
+                <w:t xml:space="preserve">Les urgences, un lieu de repérage des adolescents en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stheneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sznajder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nathanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.593-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2014.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40519-014-0138-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04669803v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depressive symptoms among teenagers in the emergency department: prevalence estimate and concordance with parental perceptions</w:t>
               </w:r>
@@ -3743,51 +3743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur diagnostique du questionnaire SHAPE pour le syndrome d’hyperventilation de l’enfant : étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sznajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Stheneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,51 +4147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’un questionnaire diagnostique du syndrome d’hyperventilation chez l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sznajder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fermanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#233;dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meilleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Taddeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pesant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13030778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stheneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hanachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Moubayed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe Pich&#233;-Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Provost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2983" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Proulx-Cabana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#201;laine Metras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamoulle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Frappier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Frappier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Tremblay-Racine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-021-00389-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourmaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lefevre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Safsaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouget" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.04.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Gerardin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Veilleux-Lemieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.07.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trahan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lapeyraque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sznajder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.08.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Spiry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Marcu Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0026-4946.17.04818-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Ghaddar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chartrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benomar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00723-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Meierer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-018-3275-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Abou-Diab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/ijcp293w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thibault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pauz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Bravo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lavoie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743717727239" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Benoist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rioux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Michelon-Jouneaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2017.210" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bergeron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-017-0401-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-016-0346-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;nnemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kokta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Thibeault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccuaig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2015.04.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sureka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Arno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Murphy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/PGE-14095" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669795v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Aubart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Gross" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hanna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Zabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desjardins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2015.07.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sznajder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathanson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.03.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD9NG8VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-014-0138-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guyot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nathanson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2060-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RNG45X9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solesne Papillard-Marechal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hurtado-Nedelec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Alibay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin-Schmitt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.025817" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Taylor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chevallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Krug" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leparc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2010.02.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFP9HTGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Detaint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delorme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2009.11.040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXPMT3QX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baranes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermanian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossignol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2009.04.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ26TX1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevallier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ammar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(09)74135-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCLZ2TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671034v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oberkampf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)71840-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FWFDMVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670940v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bidat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guichoux-Treps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Dassonval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(08)74348-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2007.06.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRC5BMLX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Armengaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2006.06.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB25B6P2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bidat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2005.09.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW53RN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671059v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sznajder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Albonico" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagnayre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2005.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD9VWSZM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2004.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B41PHJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dumontier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Guedes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fulchignoni-Lataud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tahiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020549" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chevallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lesprit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0929-693x(03)90431-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1JHMNLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pariente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alvin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0929-693x(96)89893-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6K4NP62-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra B&#233;dard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meilleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Taddeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pesant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13030778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Stheneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hanachi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15112541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Moubayed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe Pich&#233;-Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Provost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Faure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2983" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Proulx-Cabana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#201;laine Metras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamoulle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Frappier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14010229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Gerardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021113" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourmaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lefevre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Safsaf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.04.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Frappier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Tremblay-Racine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-021-00389-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrissin-Fabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Veilleux-Lemieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marcotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.07.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Trahan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Lapeyraque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sznajder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.08.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Spiry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Marcu Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Ghout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0026-4946.17.04818-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Ghaddar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chartrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benomar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-019-00723-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Meierer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hudon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Leduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-018-3275-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Abou-Diab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14740/ijcp293w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Benoist" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Michelon-Jouneaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2017.210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thibault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pauz&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Bravo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lavoie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743717727239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bergeron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-017-0401-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Hubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-016-0346-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian W&#252;nnemann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kokta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Leclerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Thibeault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccuaig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjca.2015.04.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Aubart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Gross" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hanna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Zabot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimple Sureka" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Arno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Murphy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/PGE-14095" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desjardins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadohealth.2015.07.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-014-0138-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sznajder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nathanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.03.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD9NG8VL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Speranza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guyot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nathanson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2060-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9RNG45X9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solesne Papillard-Marechal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Hurtado-Nedelec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Alibay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin-Schmitt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.111.025817" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Taylor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chevallier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670636v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Krug" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moura" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leparc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2010.02.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFP9HTGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670641v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Detaint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delorme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2009.11.040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXPMT3QX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baranes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fermanian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossignol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2009.04.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QJ26TX1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevallier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soussan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ammar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(09)74135-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWCLZ2TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671034v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oberkampf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-693X(08)71840-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FWFDMVD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670940v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bidat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guichoux-Treps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Dassonval" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0761-8425(08)74348-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2007.06.007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRC5BMLX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Armengaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2006.06.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB25B6P2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671036v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bidat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2005.09.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW53RN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671059v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sznajder" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Albonico" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagnayre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2005.06.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LD9VWSZM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2004.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B41PHJ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670669v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dumontier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Guedes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Fulchignoni-Lataud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Tahiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20020549" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chevallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lesprit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0929-693x(03)90431-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1JHMNLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671098v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pariente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alvin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0929-693x(96)89893-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6K4NP62-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>