--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2640,416 +2640,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Echelle pour l'Internet des Objets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Camps</w:t>
+                <w:t xml:space="preserve">MuSCa : a multiscale characterization framework for complex distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Rottenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEDCSIS 2014 : Federated Conference on Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varsovie, Poland. pp.1657 - 1665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15439/2014F131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133334v1</w:t>
+                <w:t xml:space="preserve">hal-01263328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuScADeL: A Deployment DSL based on a Multiscale Characterization Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja Boujbel</w:t>
+                <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Echelle pour l'Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Rottenberg</w:t>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leriche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+                <w:t xml:space="preserve">Emmanuel Lavinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual International Computers, Software &amp; Applications Conference (COMPSAC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Francophone sur les Architectures Logicielles (CAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147250v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuSCa : a multiscale characterization framework for complex distributed systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">MuScADeL: A Deployment DSL based on a Multiscale Characterization Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Boujbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Rottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEDCSIS 2014 : Federated Conference on Computer Science and Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varsovie, Poland. pp.1657 - 1665, </w:t>
+              <w:t xml:space="preserve">38th Annual International Computers, Software &amp; Applications Conference (COMPSAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vasteras, Sweden. pp.708--715, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15439/2014F131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSACW.2014.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263328v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de contexte multi-échelle pour l'Internet des objets</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées francophones Mobilité et Ubiquité (UBIMOB 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sophia Antipolis, France. pp.1-8</w:t>
@@ -3631,64 +3631,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition d'un système réparti multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Rottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,290 +4230,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards context-aware components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CA3M : a runtime model and a middleware for dynamic context management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Kazi-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beugnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">Mehdi Zaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DOA 2009 : 11th International Symposium on Distributed Objects, Middleware, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Vilamoura, Algarve, Portugal. pp.513 - 530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315821v1</w:t>
+                <w:t xml:space="preserve">hal-00436669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA3M : a runtime model and a middleware for dynamic context management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards context-aware components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOA 2009 : 11th International Symposium on Distributed Objects, Middleware, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_39⟩</w:t>
+              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436669v1</w:t>
+                <w:t xml:space="preserve">hal-01315821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-awareness and model driven engineering : illustration by an e-commerce application scenario</w:t>
               </w:r>
@@ -4972,51 +4972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACM, pp.38, 2015, 978-1-4503-3731-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5060,51 +5060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACM, pp.36, 2014, 978-1-4503-3234-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5879,51 +5879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0493-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2006.12.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDWXKRXJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04827160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Canek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16092-9_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Mohamed Lemine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Boujbel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Rottenberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2014F131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2008.4746829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bermbach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hugues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0493-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2006.12.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDWXKRXJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04827160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Canek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16092-9_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Mohamed Lemine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Rottenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2014F131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Boujbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2008.4746829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bermbach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hugues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>