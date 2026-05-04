--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -3392,260 +3392,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Échelle pour l'Internet des Objets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie dirigée par les modèles pour la construction d'applications ubiquitaires sensibles à la qualité du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubimob 2012 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.46-48</w:t>
+              <w:t xml:space="preserve">Ubimob '12 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724429v1</w:t>
+                <w:t xml:space="preserve">hal-00718128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie dirigée par les modèles pour la construction d'applications ubiquitaires sensibles à la qualité du contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet INCOME : INfrastructure de gestion de COntexte Multi-Échelle pour l'Internet des Objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Arcangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chabridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubimob '12 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.167-176</w:t>
+              <w:t xml:space="preserve">Ubimob 2012 : 8èmes journées francophones Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718128v1</w:t>
+                <w:t xml:space="preserve">hal-00724429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition d'un système réparti multi-échelle</w:t>
               </w:r>
@@ -4230,290 +4230,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA3M : a runtime model and a middleware for dynamic context management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards context-aware components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOA 2009 : 11th International Symposium on Distributed Objects, Middleware, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_39⟩</w:t>
+              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Amsterdam, Netherlands. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436669v1</w:t>
+                <w:t xml:space="preserve">hal-01315821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards context-aware components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CA3M : a runtime model and a middleware for dynamic context management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Kazi-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beugnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+                <w:t xml:space="preserve">Mehdi Zaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASTA 2009 : Workshop on Context-Aware Software Technology and Applications - Co-located with ESEC/FSE 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DOA 2009 : 11th International Symposium on Distributed Objects, Middleware, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Vilamoura, Algarve, Portugal. pp.513 - 530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1595768.1595770⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315821v1</w:t>
+                <w:t xml:space="preserve">hal-00436669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-awareness and model driven engineering : illustration by an e-commerce application scenario</w:t>
               </w:r>
@@ -5879,51 +5879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0493-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2006.12.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDWXKRXJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04827160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Canek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16092-9_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Mohamed Lemine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Rottenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2014F131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Boujbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2008.4746829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bermbach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hugues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033054v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901655v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-022-00936-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouzeghoub" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062239" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147177v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porf&#237;rio Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-019-0109-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-016-0493-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desprats" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150614180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Abid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.07.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM14W640-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Kazi-Aoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Berbers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2006.12.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDWXKRXJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04827160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Canek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16092-9_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019031078" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Mohamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Mohamed Lemine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lecocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC-PICom-DataCom-CyberSciTec.2017.142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courtais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3152141.3152390" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Castro-Jul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca P. D&#237;az Redondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez Vilas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67585-5_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28910-6_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48799-1_39" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Rottenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leriche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15439/2014F131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lavinal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Boujbel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2014.120" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665340v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Machara Marquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC.2013.73" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34898-3_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724429v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Cuong Ngo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21387-8_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Jarraya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Kien Do" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2010.5664620" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kinh Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315821v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595768.1595770" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zaier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_39" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NR3330QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2008.4746829" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bermbach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hugues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670253v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pessemier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lea&#241;o" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>