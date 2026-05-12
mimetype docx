--- v0 (2026-03-22)
+++ v1 (2026-05-12)
@@ -1233,295 +1233,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patched dependence receptor triggers apoptosis through ubiquitination of caspase-9</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patched dependence receptor triggers apoptosis through ubiquitination of caspase-9.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fombonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fombonne</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Bissey</w:t>
+                <w:t xml:space="preserve">Catherine Guix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Sadoul</w:t>
+                <w:t xml:space="preserve">Rémy Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (26), pp.10510-10515. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+              <w:t xml:space="preserve">, 2012, 109 (26), pp.10510-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1200094109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089105v1</w:t>
+                <w:t xml:space="preserve">inserm-00721053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patched dependence receptor triggers apoptosis through ubiquitination of caspase-9.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Fombonne</w:t>
+                <w:t xml:space="preserve">Patched dependence receptor triggers apoptosis through ubiquitination of caspase-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bissey</w:t>
+                <w:t xml:space="preserve">P.-A. Bissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guix</w:t>
+                <w:t xml:space="preserve">C. Guix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Sadoul</w:t>
+                <w:t xml:space="preserve">R. Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (26), pp.10510-5. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 109 (26), pp.10510-10515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1200094109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1200094109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00721053v1</w:t>
+                <w:t xml:space="preserve">hal-03089105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix is involved in caspase 9 activation during calcium-induced apoptosis.</w:t>
               </w:r>
@@ -1935,51 +1935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Llambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delloye-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fombonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (6), pp.739-46. </w:t>
@@ -2765,51 +2765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;vel-Aliset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.151571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;vel&#8208;aliset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Mendes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Muncan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201948938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cordier-Bussat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genestier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creuzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ghawitian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Th&#233;lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.08.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Borgne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faurobert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.108514" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fombonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.11.11809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fombonne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Bissey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200094109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00721053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bissey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sadoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Strappazzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chatellard-Causse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.05.062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Llambi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guenebeaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.75" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llambi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guenebeaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1880" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mehlen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3467-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82EAC2ABB95034FF6B087D3F981668E9DBA78C8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085405" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Tamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Kanda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Eappen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/71978" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;vel-Aliset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Radu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.151571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Torch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;vel&#8208;aliset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Mendes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Muncan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201948938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cordier-Bussat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genestier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060151v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Creuzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Viallet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ghawitian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Th&#233;lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.08.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.6127" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Le Borgne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buchet-Poyau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faurobert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.108514" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fombonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.9.11.11809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00721053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bissey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sadoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1200094109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fombonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Bissey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadoul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Strappazzon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chatellard-Causse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.05.062" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Llambi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guenebeaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.75" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Llambi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guenebeaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00405390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1880" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mehlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/neu.20167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089112v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mehlen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3467-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82EAC2ABB95034FF6B087D3F981668E9DBA78C8A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1085405" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089114v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Tamura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Royer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Kanda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Eappen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/71978" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>