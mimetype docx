--- v0 (2026-03-28)
+++ v1 (2026-05-17)
@@ -1960,230 +1960,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de la grammaire dans le Petit Robert</w:t>
+                <w:t xml:space="preserve">Documenter les graffitis, enjeux historiques, documentaire et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wionet Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lumières sur le vocabulaire. Alain Rey et les dictionnaires Robert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Gaudin, Sep 2023, The University of Chicago Center in Paris, France</w:t>
+              <w:t xml:space="preserve">Les nouvelles écritures documentaires au XXIe siècle : entre filiations et réinventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campillo &amp; Garson, Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924882v1</w:t>
+                <w:t xml:space="preserve">hal-04924877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter les graffitis, enjeux historiques, documentaire et méthodologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">L’évolution de la grammaire dans le Petit Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wionet Chantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles écritures documentaires au XXIe siècle : entre filiations et réinventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campillo &amp; Garson, Dec 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Lumières sur le vocabulaire. Alain Rey et les dictionnaires Robert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Gaudin, Sep 2023, The University of Chicago Center in Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924877v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Petit Larousse, témoin de l'histoire du XXe siècle</w:t>
               </w:r>
@@ -2457,165 +2457,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La langue commune : questions critiques</w:t>
+                <w:t xml:space="preserve">Cachez donc ce mot que je ne saurais voir : le statut des emprunts aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wionet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue commune, questions critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.135-145</w:t>
+              <w:t xml:space="preserve">" Cachez donc ce mot que je ne saurais voir : le statut des emprunts aux XVIIe et XVIIIe siècles "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France. pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00651776v1</w:t>
+                <w:t xml:space="preserve">halshs-00651779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cachez donc ce mot que je ne saurais voir : le statut des emprunts aux XVIIe et XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">La langue commune : questions critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Wionet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Cachez donc ce mot que je ne saurais voir : le statut des emprunts aux XVIIe et XVIIIe siècles "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Aix-en-Provence, France. pp.77-89</w:t>
+              <w:t xml:space="preserve">Langue commune, questions critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00651779v1</w:t>
+                <w:t xml:space="preserve">halshs-00651776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enquêter sur la diffusion des normes à partir de corpus écrits</w:t>
               </w:r>
@@ -4414,51 +4414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDEED9D6"/>
+    <w:nsid w:val="065D65AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4645,51 +4645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-wionet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6030-0369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059223847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34389897" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052997608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05281347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-chronique-francaise-du-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Magniont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02105324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertherat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dal Bo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100214" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651776v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651779v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouvelles-voies-d-acces-au-changement-linguistique-y-a-t-il-de-faux-changements-linguistiques-en.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenghua Jin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/regards-croises-sur-la-langue-francaise-usages-pratiques-histoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantal-wionet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6030-0369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059223847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34389897" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052997608" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05281347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wionet Chantal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/la-chronique-francaise-du-petit-thalamus-de-montpellier.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loub&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wionet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Magniont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02105324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269524000085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269523000285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.208.0083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651754v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertherat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dal Bo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100214" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651776v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782157v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500135v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/nouvelles-voies-d-acces-au-changement-linguistique-y-a-t-il-de-faux-changements-linguistiques-en.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenghua Jin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511111v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331327v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/regards-croises-sur-la-langue-francaise-usages-pratiques-histoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511114v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502380v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>