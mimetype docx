--- v0 (2026-04-06)
+++ v1 (2026-05-17)
@@ -397,430 +397,555 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
+                <w:t xml:space="preserve">When West Nile Virus Meets Usutu Virus: Impact of Co-infection in Avian Hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐Xavier Briand</w:t>
+                <w:t xml:space="preserve">Manon Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Massin</w:t>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Martenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katell Louboutin</w:t>
+                <w:t xml:space="preserve">Magaly Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Francophone de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie, Apr 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04082343v1</w:t>
+                <w:t xml:space="preserve">hal-05622008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiologie moléculaire de la bursite infectieuse aviaire en Algérie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses phylogénétiques des virus influenza aviaire H5 hautement pathogènes en France durant l’épizootie 2020-21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Courtillon</w:t>
+                <w:t xml:space="preserve">Claire Martenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐xavier Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Allee</w:t>
+                <w:t xml:space="preserve">Martine Cherbonnel-Pansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Amelot</w:t>
+                <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de la recherche avicole et palmipèdes à foie gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, TOURS, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737797v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epidémiologie moléculaire de la bursite infectieuse aviaire en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Courtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Allee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes journées de la recherche avicole et palmipèdes à foie gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, TOURS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Molecular epidemiology of infectious bursal disease virus in Algeria reveals the existence of new reassortant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abed-Zahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXth World Veterinary Poultry association congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WVPA, Sep 2017, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -830,418 +955,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronavirus de la pintade : une première caractérisation in vivo d'isolats purs démontre une entérite sévère chez la pintade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Courtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Béven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. 27 (2), pp.134, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04471555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des cyclophilines dans le cycle des Coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Allee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03856075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maitriser le risque de diffusion de l'influenza hautement pathogène entre les élevages de volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Scoizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Souillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours (France), France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04082757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1388,51 +1513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.551936" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03856075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gambino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01753420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soubies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Courtillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Allee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2018.01.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Toquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2011.551936" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Boulanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;Xavier Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cherbonnel-Pansart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abed-Zahar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;xavier Briand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Orosco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;ven" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03856075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delaplace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gambino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brown" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Souillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>