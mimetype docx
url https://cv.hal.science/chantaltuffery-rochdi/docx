--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1273,352 +1273,352 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collectifs producteurs et partageurs de ressources, et leurs acteurs - Profils et trajectoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ressources au cœur des pratiques des professeurs de mathématiques : le cas de l'enseignement d'exploration MPS en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tufféry-Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de la Réunion, 2016. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Trouche</w:t>
-[...74 lines deleted...]
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2016LARE0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566396v1</w:t>
-[...65 lines deleted...]
-                <w:t xml:space="preserve">hal-01472557v1</w:t>
+                <w:t xml:space="preserve">tel-01391464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources au cœur des pratiques des professeurs de mathématiques : le cas de l'enseignement d'exploration MPS en seconde</w:t>
+                <w:t xml:space="preserve">Des collectifs producteurs et partageurs de ressources, et leurs acteurs - Profils et trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellanca-Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2016, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'offre de ressources MPS, investigation policière. Décembre 2014/Janvier 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tufféry-Rochdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de la Réunion, 2016. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut français de l'éducation - ENS de Lyon. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2016LARE0010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-01391464v1</w:t>
+                <w:t xml:space="preserve">hal-01472557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1694,51 +1694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B227CA"/>
+    <w:nsid w:val="1D28C804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1842,51 +1842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DBAB3085"/>
+    <w:nsid w:val="39C9C19F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1990,51 +1990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61792A82"/>
+    <w:nsid w:val="22524C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2227,51 +2227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantaltuffery-rochdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4574-8653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rinaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuffery-rochdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delzor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuff&#233;ry-Rochdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01391464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantaltuffery-rochdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4574-8653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rinaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuffery-rochdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delzor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuff&#233;ry-Rochdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01391464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>