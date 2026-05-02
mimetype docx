--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -281,247 +281,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visées et premiers résultats d’une recherche participative sur les pratiques des référents mathématiques.</w:t>
+                <w:t xml:space="preserve">Concepts issus de la TSD pour le formateur et en formation dans les travaux de la COPIRELEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Rinaldi</w:t>
+                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Tuffery-rochdi</w:t>
+                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Delzor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Mangiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2024, Bonneuil sur Marne, France</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.240-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269869v1</w:t>
+                <w:t xml:space="preserve">hal-05244038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts issus de la TSD pour le formateur et en formation dans les travaux de la COPIRELEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blanquart-Henry</w:t>
+                <w:t xml:space="preserve">Visées et premiers résultats d’une recherche participative sur les pratiques des référents mathématiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tuffery-rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Delzor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à l'oeuvre de Guy Brousseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. pp.240-245</w:t>
+              <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2024, Bonneuil sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244038v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner des pratiques débutantes, par une formation à la recherche, vers le développement d’une approche didactique</w:t>
               </w:r>
@@ -533,51 +533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bernad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tuffery-rochdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e colloque international sur la formation en mathématiques des professeurs des écoles, Mathématiques et diversité à l’école Aider les élèves Accompagner les enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bonneuil-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -615,51 +615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’un projet engageant un collectif de formateurs : étude de l’impact de la formation initiale sur les pratiques des professeurs des écoles débutants concernant la résolution de problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bilgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tuffery-rochdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47e colloque de la COPIRELEM, Dispositifs et collectifs pour la formation, l'enseignement et l'apprentissage des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIRELEM, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1005,51 +1005,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche documentaire du didactique en mathématiques : présentation des concepts et exemples de mise en œuvre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tuffery-rochdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81, pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1074,51 +1074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel développement professionnel pour les enseignants de mathématiques engagés dans un enseignement pluridisciplinaire basé sur une démarche d’investigation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tuffery-rochdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactiques des Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.15-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1143,51 +1143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler à plusieurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tuffery-rochdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1273,352 +1273,352 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources au cœur des pratiques des professeurs de mathématiques : le cas de l'enseignement d'exploration MPS en seconde</w:t>
+                <w:t xml:space="preserve">Des collectifs producteurs et partageurs de ressources, et leurs acteurs - Profils et trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bécu-Robinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bellanca-Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2016, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'offre de ressources MPS, investigation policière. Décembre 2014/Janvier 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tufféry-Rochdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de la Réunion, 2016. Français. </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">tel-01391464v1</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut français de l'éducation - ENS de Lyon. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collectifs producteurs et partageurs de ressources, et leurs acteurs - Profils et trajectoires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ressources au cœur des pratiques des professeurs de mathématiques : le cas de l'enseignement d'exploration MPS en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tufféry-Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université de la Réunion, 2016. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016LARE0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Bento</w:t>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-01472557v1</w:t>
+                <w:t xml:space="preserve">tel-01391464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1694,51 +1694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D28C804"/>
+    <w:nsid w:val="B53D3A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1842,51 +1842,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39C9C19F"/>
+    <w:nsid w:val="30A8155E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1990,51 +1990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22524C8A"/>
+    <w:nsid w:val="2BC9F4D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2227,51 +2227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantaltuffery-rochdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4574-8653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rinaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuffery-rochdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delzor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuff&#233;ry-Rochdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01391464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantaltuffery-rochdi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4574-8653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanquart-Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mangiante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rinaldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuffery-rochdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delzor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bernad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Briant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tuff&#233;ry-Rochdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01472557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01391464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LARE0010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>