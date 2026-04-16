--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -495,299 +495,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t>
+                <w:t xml:space="preserve">Reconstructing the geographic and climatic origins of long‐distance bird migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+                <w:t xml:space="preserve">Paul Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darko Mijatovic</w:t>
+                <w:t xml:space="preserve">Sébastien Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Andrew</w:t>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
+                <w:t xml:space="preserve">Maya Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.155 - 166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438887v1</w:t>
+                <w:t xml:space="preserve">hal-02415042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the geographic and climatic origins of long‐distance bird migrations</w:t>
+                <w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dufour</w:t>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Descamps</w:t>
+                <w:t xml:space="preserve">Darko Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renaud</w:t>
+                <w:t xml:space="preserve">Nigel Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Gueguen</w:t>
+                <w:t xml:space="preserve">Raphaël Arlettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47, pp.155 - 166. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.13700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0344-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415042v1</w:t>
+                <w:t xml:space="preserve">hal-02438887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver-spoon upbringing improves early-life fitness but promotes reproductive ageing in a wild bird</w:t>
               </w:r>
@@ -1445,291 +1445,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Genetics of the Aging of Reproductive Traits in the Houbara Bustard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actuarial senescence can increase the risk of extinction of mammal populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133140⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.116 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-0221.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231392v1</w:t>
+                <w:t xml:space="preserve">mnhn-02282897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuarial senescence can increase the risk of extinction of mammal populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Genetics of the Aging of Reproductive Traits in the Houbara Bustard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (1), pp.116 - 124. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0133140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/14-0221.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0133140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02282897v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the conservation value of waterbodies: the example of the Loire floodplain (France)</w:t>
               </w:r>
@@ -2367,221 +2367,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary potential in the wild: Role and stability of the G-matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related variation in G-matrix of reproductive traits in the houbara bustard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE-BES joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Wild Animal Model Biennial Meeting (WAMBAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Enochdhu, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821933v1</w:t>
+                <w:t xml:space="preserve">hal-04821930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related variation in G-matrix of reproductive traits in the houbara bustard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary potential in the wild: Role and stability of the G-matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Tarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wild Animal Model Biennial Meeting (WAMBAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Enochdhu, United Kingdom</w:t>
+              <w:t xml:space="preserve">SFE-BES joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821930v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuarial senescence increases the risk of extinction of mammal population</w:t>
               </w:r>
@@ -3168,231 +3168,231 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Null_G_matrix : R function to simulate null genetic variance-covariance matrix</w:t>
+                <w:t xml:space="preserve">The Breeding Game : a shiny software to teach quantitative genetics and the effect of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ecda3f11141b15e544b86a017b33c43ff08b9856;origin=https://github.com/schantepie/NullGmatrix;visit=swh:1:snp:7d5a8b4afd60eb3f6118bd3e420b3d757f0f7515;anchor=swh:1:rev:2e19711fe16f3f45698ebc7fa754986b8a66b2d2⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:07cb19e793f712b22e4d9f37018e5013169ebf71;origin=https://github.com/schantepie/Breeding_Game;visit=swh:1:snp:418c5e7984e98dd95de3d8c0c65c9f3b4e62d796;anchor=swh:1:rev:1fe48fc981da7a0811a1dd3eb380af44ef8de8b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821836v1</w:t>
+                <w:t xml:space="preserve">hal-04821768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Breeding Game : a shiny software to teach quantitative genetics and the effect of selection</w:t>
+                <w:t xml:space="preserve">Individual-based genetic model for simulating genetic variance-covariance matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821768v1</w:t>
+                <w:t xml:space="preserve">hal-04824472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based genetic model for simulating genetic variance-covariance matrix</w:t>
+                <w:t xml:space="preserve">Null_G_matrix : R function to simulate null genetic variance-covariance matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chantepie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:ecda3f11141b15e544b86a017b33c43ff08b9856;origin=https://github.com/schantepie/NullGmatrix;visit=swh:1:snp:7d5a8b4afd60eb3f6118bd3e420b3d757f0f7515;anchor=swh:1:rev:2e19711fe16f3f45698ebc7fa754986b8a66b2d2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824472v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3468,51 +3468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="426D8C9E"/>
+    <w:nsid w:val="CA704075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantepie-stephane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4352-9203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naincy Sagar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01294-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Matthysen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081892v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gueguen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Spagopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Lind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Porlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Descaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02216" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H725DHG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Le Coeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3597-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133140" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0221.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-9994-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lavergne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Tarka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Teplitsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecda3f11141b15e544b86a017b33c43ff08b9856;origin=https://github.com/schantepie/NullGmatrix;visit=swh:1:snp:7d5a8b4afd60eb3f6118bd3e420b3d757f0f7515;anchor=swh:1:rev:2e19711fe16f3f45698ebc7fa754986b8a66b2d2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07cb19e793f712b22e4d9f37018e5013169ebf71;origin=https://github.com/schantepie/Breeding_Game;visit=swh:1:snp:418c5e7984e98dd95de3d8c0c65c9f3b4e62d796;anchor=swh:1:rev:1fe48fc981da7a0811a1dd3eb380af44ef8de8b3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824472v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chantepie-stephane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4352-9203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naincy Sagar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-025-01294-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delahaie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Matthysen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrad067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081892v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Miguel Chevin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13700" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Spagopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin I Lind" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gustafsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13501" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480250v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Veron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Monnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.12876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Porlier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pavard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Descaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02216" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H725DHG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Le Coeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-016-3597-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02282897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0221.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01231392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0133140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-011-9994-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821940v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lavergne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Tarka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pavard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821893v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Teplitsky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavergne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraimout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821768v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:07cb19e793f712b22e4d9f37018e5013169ebf71;origin=https://github.com/schantepie/Breeding_Game;visit=swh:1:snp:418c5e7984e98dd95de3d8c0c65c9f3b4e62d796;anchor=swh:1:rev:1fe48fc981da7a0811a1dd3eb380af44ef8de8b3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ecda3f11141b15e544b86a017b33c43ff08b9856;origin=https://github.com/schantepie/NullGmatrix;visit=swh:1:snp:7d5a8b4afd60eb3f6118bd3e420b3d757f0f7515;anchor=swh:1:rev:2e19711fe16f3f45698ebc7fa754986b8a66b2d2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>