--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -3468,51 +3468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA704075"/>
+    <w:nsid w:val="B164B273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>