--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Garance Chao Zhang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chao-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-8945-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche, École pratique des hautes études - PSL / Centre de recherche sur les civilisations de l'Asie orientale (12/2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée, Zen Institute 禅研究所 - Université Komazawa 駒澤大学 (04/2024- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Center for Chinese Studies - National Central Library 國家圖書館漢學研究中心 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Institute of Chinese Literature and Philosophy - Academia Sinica 中央研究院中國文哲研究所 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université de Tokyo 東京大学 (10/2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université Komazawa (05-06/2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de conférences, École pratique des hautes études (2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, Institut national des langues et civilisations orientales  (2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée JSPS, Université Komazawa (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante contractuelle, Institut national des langues et civilisations orientales (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, International Institute for Buddhist Studies 国際仏教学研究所 (06-09/2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, École française d’Extrême-Orient (07-10/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R., École normale supérieure de Lyon (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Études de l'Extrême-Orient, École pratique des hautes études / Centre de recherche sur les civilisations de l'Asie orientale (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche en Études Chinoises, Université Paris VII (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence en Psychologie, Université Paris V (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco-German summer school on digital humanities and area studies, Leipzig Research Centre Global Dynamics & DISTAM (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition scientifique numérique, ObTIC (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning, FIDLE - CNRS (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Humanities at Oxford Summer School (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Série de formations sur la Science Ouverte, Humathèque - Campus Condorcet (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier SIG, Plateforme en géomatique et humanités numériques - EHESS (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation à l'égalité professionnelle, PSL (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La gestion des données de la recherche en SHS, CNRS (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme Universitaire en Langue et Civilisation Japonaises, Université Paris VII (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau de recherche interdisciplinaire sur la religion et les croyances au japon (2025-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Biblissima+ « Edit_Dunhuang » (2024-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Bnf DataLab « Recognizing Automatically Dunhuang Chinese Manuscripts (Read Chinese) » (2024-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du programme « Vies des acteurs bouddhiques dans la sinosphère : formes de narration extracanonique » du CRCAO, avec Sylvie Hureau (EPHE) (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet « An Interdisciplinary Study on the Behavior and Expression concerning “What We Cannot Speak About” - with a Focus on the Language and Translation of Chan/Zen Buddhism » de l’Institute for Research in Humanities de l’Université de Kyoto 京都大学人文科学研究所 (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Essais « au fil du pinceau » (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes » du CRCAO (2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de recherche « A Study of Chinese Zen Buddhism » de l’Institute for Advanced Studies on Asia de l'University de Tokyo 東京大学東洋文化研究所 (2020- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme « Répertoire des patronymes et des titres de fonction figurant dans les manuscrits de Dunhuang » du CRCAO, (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Histoires et historiens de la Chine classique » du CRCAO (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet « International Zen Research Project » de l'Institute of Oriental Studies de l'Université Toyo 東洋大学東洋学研究所 (2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Identités et conduites lettrées dans la Chine des Song (960-1279) » du CRCAO (2014-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme « Études sur Dunhuang, Turfan et sur les oasis de l’Asie centrale sous influence chinoise » du CRCAO (2009-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Sicence Ouverte du CRCAO (2023- )Membre du Bureau de l'équipe Chine du CRCAO (2020- )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau dans le bouddhisme Chan (XIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.264-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa carrière religieuse : la vie des moines du bouddhisme Chan en Chine prémoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.320-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代看話禪形成史綜述 The Formation of the Chan of &amp;quot;Observing the Phrase&amp;quot; (kanhua chan) under the Song: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Ogawa Takashi 小川隆, Chūgoku zenshūshi : &amp;quot;Zen no goroku&amp;quot; dōdoku 中国禅宗史 : 「禅の語録」導読, Tokyo : Chikuma shobo, 2020,4. Tang yanjiu 唐研究 26 (2021) : 611-622.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware Processing for Massive MIMO Uplink Could RAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Askri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代禅門と士大夫の外護</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Buddhist Studies 駒澤大学仏教学部論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religion and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès (ed), Empreintes du tantrisme en Chine et en Asie orientale: Imaginaires, rituels, influences. Leuven: Peeters, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">張超 ＊ 著 「禅林筆記と大慧派の禅僧仲温暁瑩」 ＊＊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.199-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">禪林筆記與大慧派禪僧仲溫曉瑩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Miscellanea and the Shaping of the Religious Lineage of Chinese Buddhism under the Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. John Kieschnick and Meir Shahar (eds), India in the Chinese Imagination: Myth, Religion, and Thought. Philadelphia: University of Pennsylvania Press, 2014. T'oung Pao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.547-570. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10245P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu sur les biji ou les miscellanées du bouddhisme Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grand-mères vulgaires : l’évolution d’une représentation féminine du bouddhisme chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXI (1), pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐宋禪宗文學婆子形象之比較研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">佛教思想與當代應用</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 宗教文化出版社, pp.54-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées historiques (Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Shûmon zuihitsu” (Chan Miscellanea) and Edo Zen scholarship’s reinvention of Song-Yuan Chan literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Zen Became Chan: Pre-modern and Modern Representations of a Transnational East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zoom, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau de l’école Chan/Zen : une littérature bouddhique chinoise qui éclot au Japon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais ‘au fil du pinceau’ (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée d’un moine, un an dans un monastère : la vie monastique du bouddhisme Chan en Chine 禅僧の一日 禅院の一年——中国禅院の生活と行事</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’International Research Institute for Zen Buddhism 花園大学国際禅学研究所</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan writing and writing about Chan: Between the Song dynasty Chan and the Japanese Zen 禅はいかに書かれてきたかーー宋代禅と日本禅の間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’Association des études bouddhiques de l’Université Komazawa 駒沢大学仏敎学会</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (en ligne), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire du dharma. Sur l’abbé du monastère Chan des Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Song-Dynasty Chan: Interdisciplinary Perspectives on an East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religions and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caoxi Creek to Mogao Cave: Interdisciplinary Studies of Chan Buddhism and the Dunhuang Cache from Multiple Sources and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Practices in Literary Circles of the Song Dynasty – The Jiangxi School of Poetry and its Appropriation of the Local Clerical Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Middle Period Chinese Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des paradigmes religieux entre essai et hagiographie : étude de deux biji du bouddhisme Chan des Song du Sud (1127-1279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Ecole pratique des hautes études, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02935640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Garance Chao Zhang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chao-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-8945-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche, École pratique des hautes études - PSL / Centre de recherche sur les civilisations de l'Asie orientale (12/2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée, Zen Institute 禅研究所 - Université Komazawa 駒澤大学 (04/2024- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Center for Chinese Studies - National Central Library 國家圖書館漢學研究中心 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Institute of Chinese Literature and Philosophy - Academia Sinica 中央研究院中國文哲研究所 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université de Tokyo 東京大学 (10/2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université Komazawa (05-06/2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de conférences, École pratique des hautes études (2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, Institut national des langues et civilisations orientales  (2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée JSPS, Université Komazawa (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante contractuelle, Institut national des langues et civilisations orientales (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, International Institute for Buddhist Studies 国際仏教学研究所 (06-09/2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, École française d’Extrême-Orient (07-10/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R., École normale supérieure de Lyon (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Études de l'Extrême-Orient, École pratique des hautes études / Centre de recherche sur les civilisations de l'Asie orientale (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche en Études Chinoises, Université Paris VII (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence en Psychologie, Université Paris V (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco-German summer school on digital humanities and area studies, Leipzig Research Centre Global Dynamics & DISTAM (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition scientifique numérique, ObTIC (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning, FIDLE - CNRS (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Humanities at Oxford Summer School (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Série de formations sur la Science Ouverte, Humathèque - Campus Condorcet (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier SIG, Plateforme en géomatique et humanités numériques - EHESS (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation à l'égalité professionnelle, PSL (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La gestion des données de la recherche en SHS, CNRS (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme Universitaire en Langue et Civilisation Japonaises, Université Paris VII (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau de recherche interdisciplinaire sur la religion et les croyances au japon (2025-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Biblissima+ « Edit_Dunhuang » (2024-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Bnf DataLab « Recognizing Automatically Dunhuang Chinese Manuscripts (Read Chinese) » (2024-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du programme « Vies des acteurs bouddhiques dans la sinosphère : formes de narration extracanonique » du CRCAO, avec Sylvie Hureau (EPHE) (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet « An Interdisciplinary Study on the Behavior and Expression concerning “What We Cannot Speak About” - with a Focus on the Language and Translation of Chan/Zen Buddhism » de l’Institute for Research in Humanities de l’Université de Kyoto 京都大学人文科学研究所 (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Essais « au fil du pinceau » (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes » du CRCAO (2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de recherche « A Study of Chinese Zen Buddhism » de l’Institute for Advanced Studies on Asia de l'University de Tokyo 東京大学東洋文化研究所 (2020- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme « Répertoire des patronymes et des titres de fonction figurant dans les manuscrits de Dunhuang » du CRCAO, (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Histoires et historiens de la Chine classique » du CRCAO (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet « International Zen Research Project » de l'Institute of Oriental Studies de l'Université Toyo 東洋大学東洋学研究所 (2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Identités et conduites lettrées dans la Chine des Song (960-1279) » du CRCAO (2014-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme « Études sur Dunhuang, Turfan et sur les oasis de l’Asie centrale sous influence chinoise » du CRCAO (2009-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Sicence Ouverte du CRCAO (2023- )Membre du Bureau de l'équipe Chine du CRCAO (2020- )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau dans le bouddhisme Chan (XIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.264-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa carrière religieuse : la vie des moines du bouddhisme Chan en Chine prémoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.320-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代看話禪形成史綜述 The Formation of the Chan of &amp;quot;Observing the Phrase&amp;quot; (kanhua chan) under the Song: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware Processing for Massive MIMO Uplink Could RAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Askri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Ogawa Takashi 小川隆, Chūgoku zenshūshi : &amp;quot;Zen no goroku&amp;quot; dōdoku 中国禅宗史 : 「禅の語録」導読, Tokyo : Chikuma shobo, 2020,4. Tang yanjiu 唐研究 26 (2021) : 611-622.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代禅門と士大夫の外護</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Buddhist Studies 駒澤大学仏教学部論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religion and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">禪林筆記與大慧派禪僧仲溫曉瑩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">張超 ＊ 著 「禅林筆記と大慧派の禅僧仲温暁瑩」 ＊＊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.199-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès (ed), Empreintes du tantrisme en Chine et en Asie orientale: Imaginaires, rituels, influences. Leuven: Peeters, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Miscellanea and the Shaping of the Religious Lineage of Chinese Buddhism under the Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. John Kieschnick and Meir Shahar (eds), India in the Chinese Imagination: Myth, Religion, and Thought. Philadelphia: University of Pennsylvania Press, 2014. T'oung Pao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.547-570. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10245P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu sur les biji ou les miscellanées du bouddhisme Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grand-mères vulgaires : l’évolution d’une représentation féminine du bouddhisme chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXI (1), pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐宋禪宗文學婆子形象之比較研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">佛教思想與當代應用</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 宗教文化出版社, pp.54-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées historiques (Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan writing and writing about Chan: Between the Song dynasty Chan and the Japanese Zen 禅はいかに書かれてきたかーー宋代禅と日本禅の間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’Association des études bouddhiques de l’Université Komazawa 駒沢大学仏敎学会</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (en ligne), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau de l’école Chan/Zen : une littérature bouddhique chinoise qui éclot au Japon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais ‘au fil du pinceau’ (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Shûmon zuihitsu” (Chan Miscellanea) and Edo Zen scholarship’s reinvention of Song-Yuan Chan literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Zen Became Chan: Pre-modern and Modern Representations of a Transnational East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zoom, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée d’un moine, un an dans un monastère : la vie monastique du bouddhisme Chan en Chine 禅僧の一日 禅院の一年——中国禅院の生活と行事</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’International Research Institute for Zen Buddhism 花園大学国際禅学研究所</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire du dharma. Sur l’abbé du monastère Chan des Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Song-Dynasty Chan: Interdisciplinary Perspectives on an East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religions and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caoxi Creek to Mogao Cave: Interdisciplinary Studies of Chan Buddhism and the Dunhuang Cache from Multiple Sources and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Practices in Literary Circles of the Song Dynasty – The Jiangxi School of Poetry and its Appropriation of the Local Clerical Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Middle Period Chinese Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des paradigmes religieux entre essai et hagiographie : étude de deux biji du bouddhisme Chan des Song du Sud (1127-1279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Ecole pratique des hautes études, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02935640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5065408E"/>
+    <w:nsid w:val="649957BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chao-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8945-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Chao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ogawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Davin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03579402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Askri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10245P07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770364v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887846v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chao-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8945-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Chao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ogawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Davin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03579402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Askri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10245P07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>