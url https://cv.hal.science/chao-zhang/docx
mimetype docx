--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Garance Chao Zhang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chao-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-8945-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche, École pratique des hautes études - PSL / Centre de recherche sur les civilisations de l'Asie orientale (12/2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée, Zen Institute 禅研究所 - Université Komazawa 駒澤大学 (04/2024- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Center for Chinese Studies - National Central Library 國家圖書館漢學研究中心 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Institute of Chinese Literature and Philosophy - Academia Sinica 中央研究院中國文哲研究所 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université de Tokyo 東京大学 (10/2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université Komazawa (05-06/2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de conférences, École pratique des hautes études (2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, Institut national des langues et civilisations orientales  (2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée JSPS, Université Komazawa (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante contractuelle, Institut national des langues et civilisations orientales (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, International Institute for Buddhist Studies 国際仏教学研究所 (06-09/2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, École française d’Extrême-Orient (07-10/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R., École normale supérieure de Lyon (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Études de l'Extrême-Orient, École pratique des hautes études / Centre de recherche sur les civilisations de l'Asie orientale (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche en Études Chinoises, Université Paris VII (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence en Psychologie, Université Paris V (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco-German summer school on digital humanities and area studies, Leipzig Research Centre Global Dynamics & DISTAM (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition scientifique numérique, ObTIC (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning, FIDLE - CNRS (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Humanities at Oxford Summer School (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Série de formations sur la Science Ouverte, Humathèque - Campus Condorcet (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier SIG, Plateforme en géomatique et humanités numériques - EHESS (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation à l'égalité professionnelle, PSL (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La gestion des données de la recherche en SHS, CNRS (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme Universitaire en Langue et Civilisation Japonaises, Université Paris VII (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau de recherche interdisciplinaire sur la religion et les croyances au japon (2025-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Biblissima+ « Edit_Dunhuang » (2024-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Bnf DataLab « Recognizing Automatically Dunhuang Chinese Manuscripts (Read Chinese) » (2024-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du programme « Vies des acteurs bouddhiques dans la sinosphère : formes de narration extracanonique » du CRCAO, avec Sylvie Hureau (EPHE) (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet « An Interdisciplinary Study on the Behavior and Expression concerning “What We Cannot Speak About” - with a Focus on the Language and Translation of Chan/Zen Buddhism » de l’Institute for Research in Humanities de l’Université de Kyoto 京都大学人文科学研究所 (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Essais « au fil du pinceau » (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes » du CRCAO (2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de recherche « A Study of Chinese Zen Buddhism » de l’Institute for Advanced Studies on Asia de l'University de Tokyo 東京大学東洋文化研究所 (2020- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme « Répertoire des patronymes et des titres de fonction figurant dans les manuscrits de Dunhuang » du CRCAO, (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Histoires et historiens de la Chine classique » du CRCAO (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet « International Zen Research Project » de l'Institute of Oriental Studies de l'Université Toyo 東洋大学東洋学研究所 (2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Identités et conduites lettrées dans la Chine des Song (960-1279) » du CRCAO (2014-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme « Études sur Dunhuang, Turfan et sur les oasis de l’Asie centrale sous influence chinoise » du CRCAO (2009-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Sicence Ouverte du CRCAO (2023- )Membre du Bureau de l'équipe Chine du CRCAO (2020- )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau dans le bouddhisme Chan (XIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.264-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa carrière religieuse : la vie des moines du bouddhisme Chan en Chine prémoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.320-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代看話禪形成史綜述 The Formation of the Chan of &amp;quot;Observing the Phrase&amp;quot; (kanhua chan) under the Song: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware Processing for Massive MIMO Uplink Could RAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Askri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Ogawa Takashi 小川隆, Chūgoku zenshūshi : &amp;quot;Zen no goroku&amp;quot; dōdoku 中国禅宗史 : 「禅の語録」導読, Tokyo : Chikuma shobo, 2020,4. Tang yanjiu 唐研究 26 (2021) : 611-622.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代禅門と士大夫の外護</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Buddhist Studies 駒澤大学仏教学部論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religion and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">禪林筆記與大慧派禪僧仲溫曉瑩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">張超 ＊ 著 「禅林筆記と大慧派の禅僧仲温暁瑩」 ＊＊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.199-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès (ed), Empreintes du tantrisme en Chine et en Asie orientale: Imaginaires, rituels, influences. Leuven: Peeters, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Miscellanea and the Shaping of the Religious Lineage of Chinese Buddhism under the Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. John Kieschnick and Meir Shahar (eds), India in the Chinese Imagination: Myth, Religion, and Thought. Philadelphia: University of Pennsylvania Press, 2014. T'oung Pao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.547-570. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10245P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu sur les biji ou les miscellanées du bouddhisme Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grand-mères vulgaires : l’évolution d’une représentation féminine du bouddhisme chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXI (1), pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐宋禪宗文學婆子形象之比較研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">佛教思想與當代應用</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 宗教文化出版社, pp.54-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées historiques (Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan writing and writing about Chan: Between the Song dynasty Chan and the Japanese Zen 禅はいかに書かれてきたかーー宋代禅と日本禅の間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’Association des études bouddhiques de l’Université Komazawa 駒沢大学仏敎学会</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (en ligne), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau de l’école Chan/Zen : une littérature bouddhique chinoise qui éclot au Japon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais ‘au fil du pinceau’ (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Shûmon zuihitsu” (Chan Miscellanea) and Edo Zen scholarship’s reinvention of Song-Yuan Chan literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Zen Became Chan: Pre-modern and Modern Representations of a Transnational East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zoom, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée d’un moine, un an dans un monastère : la vie monastique du bouddhisme Chan en Chine 禅僧の一日 禅院の一年——中国禅院の生活と行事</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’International Research Institute for Zen Buddhism 花園大学国際禅学研究所</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire du dharma. Sur l’abbé du monastère Chan des Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Song-Dynasty Chan: Interdisciplinary Perspectives on an East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religions and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caoxi Creek to Mogao Cave: Interdisciplinary Studies of Chan Buddhism and the Dunhuang Cache from Multiple Sources and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Practices in Literary Circles of the Song Dynasty – The Jiangxi School of Poetry and its Appropriation of the Local Clerical Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Middle Period Chinese Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des paradigmes religieux entre essai et hagiographie : étude de deux biji du bouddhisme Chan des Song du Sud (1127-1279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Ecole pratique des hautes études, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02935640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Garance Chao Zhang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chao-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-8945-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche, École pratique des hautes études - PSL / Centre de recherche sur les civilisations de l'Asie orientale (12/2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée, Zen Institute 禅研究所 - Université Komazawa 駒澤大学 (04/2024- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Center for Chinese Studies - National Central Library 國家圖書館漢學研究中心 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Institute of Chinese Literature and Philosophy - Academia Sinica 中央研究院中國文哲研究所 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université de Tokyo 東京大学 (10/2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université Komazawa (05-06/2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de conférences, École pratique des hautes études (2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, Institut national des langues et civilisations orientales  (2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée JSPS, Université Komazawa (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante contractuelle, Institut national des langues et civilisations orientales (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, International Institute for Buddhist Studies 国際仏教学研究所 (06-09/2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, École française d’Extrême-Orient (07-10/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R., École normale supérieure de Lyon (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Études de l'Extrême-Orient, École pratique des hautes études / Centre de recherche sur les civilisations de l'Asie orientale (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche en Études Chinoises, Université Paris VII (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence en Psychologie, Université Paris V (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco-German summer school on digital humanities and area studies, Leipzig Research Centre Global Dynamics & DISTAM (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition scientifique numérique, ObTIC (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning, FIDLE - CNRS (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Humanities at Oxford Summer School (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Série de formations sur la Science Ouverte, Humathèque - Campus Condorcet (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier SIG, Plateforme en géomatique et humanités numériques - EHESS (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation à l'égalité professionnelle, PSL (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La gestion des données de la recherche en SHS, CNRS (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme Universitaire en Langue et Civilisation Japonaises, Université Paris VII (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau de recherche interdisciplinaire sur la religion et les croyances au japon (2025-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Biblissima+ « Edit_Dunhuang » (2024-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Bnf DataLab « Recognizing Automatically Dunhuang Chinese Manuscripts (Read Chinese) » (2024-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du programme « Vies des acteurs bouddhiques dans la sinosphère : formes de narration extracanonique » du CRCAO, avec Sylvie Hureau (EPHE) (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet « An Interdisciplinary Study on the Behavior and Expression concerning “What We Cannot Speak About” - with a Focus on the Language and Translation of Chan/Zen Buddhism » de l’Institute for Research in Humanities de l’Université de Kyoto 京都大学人文科学研究所 (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Essais « au fil du pinceau » (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes » du CRCAO (2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de recherche « A Study of Chinese Zen Buddhism » de l’Institute for Advanced Studies on Asia de l'University de Tokyo 東京大学東洋文化研究所 (2020- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme « Répertoire des patronymes et des titres de fonction figurant dans les manuscrits de Dunhuang » du CRCAO, (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Histoires et historiens de la Chine classique » du CRCAO (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet « International Zen Research Project » de l'Institute of Oriental Studies de l'Université Toyo 東洋大学東洋学研究所 (2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Identités et conduites lettrées dans la Chine des Song (960-1279) » du CRCAO (2014-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme « Études sur Dunhuang, Turfan et sur les oasis de l’Asie centrale sous influence chinoise » du CRCAO (2009-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Sicence Ouverte du CRCAO (2023- )Membre du Bureau de l'équipe Chine du CRCAO (2020- )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau dans le bouddhisme Chan (XIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.264-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa carrière religieuse : la vie des moines du bouddhisme Chan en Chine prémoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.320-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代看話禪形成史綜述 The Formation of the Chan of &amp;quot;Observing the Phrase&amp;quot; (kanhua chan) under the Song: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Ogawa Takashi 小川隆, Chūgoku zenshūshi : &amp;quot;Zen no goroku&amp;quot; dōdoku 中国禅宗史 : 「禅の語録」導読, Tokyo : Chikuma shobo, 2020,4. Tang yanjiu 唐研究 26 (2021) : 611-622.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware Processing for Massive MIMO Uplink Could RAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Askri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代禅門と士大夫の外護</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Buddhist Studies 駒澤大学仏教学部論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religion and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès (ed), Empreintes du tantrisme en Chine et en Asie orientale: Imaginaires, rituels, influences. Leuven: Peeters, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">禪林筆記與大慧派禪僧仲溫曉瑩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">張超 ＊ 著 「禅林筆記と大慧派の禅僧仲温暁瑩」 ＊＊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.199-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Miscellanea and the Shaping of the Religious Lineage of Chinese Buddhism under the Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. John Kieschnick and Meir Shahar (eds), India in the Chinese Imagination: Myth, Religion, and Thought. Philadelphia: University of Pennsylvania Press, 2014. T'oung Pao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.547-570. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10245P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu sur les biji ou les miscellanées du bouddhisme Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grand-mères vulgaires : l’évolution d’une représentation féminine du bouddhisme chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXI (1), pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐宋禪宗文學婆子形象之比較研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">佛教思想與當代應用</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 宗教文化出版社, pp.54-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées historiques (Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan writing and writing about Chan: Between the Song dynasty Chan and the Japanese Zen 禅はいかに書かれてきたかーー宋代禅と日本禅の間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’Association des études bouddhiques de l’Université Komazawa 駒沢大学仏敎学会</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (en ligne), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau de l’école Chan/Zen : une littérature bouddhique chinoise qui éclot au Japon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais ‘au fil du pinceau’ (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Shûmon zuihitsu” (Chan Miscellanea) and Edo Zen scholarship’s reinvention of Song-Yuan Chan literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Zen Became Chan: Pre-modern and Modern Representations of a Transnational East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zoom, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée d’un moine, un an dans un monastère : la vie monastique du bouddhisme Chan en Chine 禅僧の一日 禅院の一年——中国禅院の生活と行事</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’International Research Institute for Zen Buddhism 花園大学国際禅学研究所</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire du dharma. Sur l’abbé du monastère Chan des Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Song-Dynasty Chan: Interdisciplinary Perspectives on an East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religions and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caoxi Creek to Mogao Cave: Interdisciplinary Studies of Chan Buddhism and the Dunhuang Cache from Multiple Sources and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Practices in Literary Circles of the Song Dynasty – The Jiangxi School of Poetry and its Appropriation of the Local Clerical Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Middle Period Chinese Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des paradigmes religieux entre essai et hagiographie : étude de deux biji du bouddhisme Chan des Song du Sud (1127-1279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Ecole pratique des hautes études, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02935640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="649957BF"/>
+    <w:nsid w:val="71DCB2AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chao-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8945-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Chao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ogawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Davin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03579402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Askri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10245P07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chao-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8945-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Chao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ogawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Davin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03579402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Askri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10245P07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>