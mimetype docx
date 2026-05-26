--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Garance Chao Zhang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chao-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-8945-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche, École pratique des hautes études - PSL / Centre de recherche sur les civilisations de l'Asie orientale (12/2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée, Zen Institute 禅研究所 - Université Komazawa 駒澤大学 (04/2024- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Center for Chinese Studies - National Central Library 國家圖書館漢學研究中心 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Institute of Chinese Literature and Philosophy - Academia Sinica 中央研究院中國文哲研究所 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université de Tokyo 東京大学 (10/2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université Komazawa (05-06/2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de conférences, École pratique des hautes études (2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, Institut national des langues et civilisations orientales  (2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée JSPS, Université Komazawa (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante contractuelle, Institut national des langues et civilisations orientales (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, International Institute for Buddhist Studies 国際仏教学研究所 (06-09/2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, École française d’Extrême-Orient (07-10/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R., École normale supérieure de Lyon (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Études de l'Extrême-Orient, École pratique des hautes études / Centre de recherche sur les civilisations de l'Asie orientale (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche en Études Chinoises, Université Paris VII (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence en Psychologie, Université Paris V (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco-German summer school on digital humanities and area studies, Leipzig Research Centre Global Dynamics & DISTAM (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition scientifique numérique, ObTIC (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning, FIDLE - CNRS (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Humanities at Oxford Summer School (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Série de formations sur la Science Ouverte, Humathèque - Campus Condorcet (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier SIG, Plateforme en géomatique et humanités numériques - EHESS (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation à l'égalité professionnelle, PSL (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La gestion des données de la recherche en SHS, CNRS (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme Universitaire en Langue et Civilisation Japonaises, Université Paris VII (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau de recherche interdisciplinaire sur la religion et les croyances au japon (2025-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Biblissima+ « Edit_Dunhuang » (2024-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Bnf DataLab « Recognizing Automatically Dunhuang Chinese Manuscripts (Read Chinese) » (2024-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du programme « Vies des acteurs bouddhiques dans la sinosphère : formes de narration extracanonique » du CRCAO, avec Sylvie Hureau (EPHE) (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet « An Interdisciplinary Study on the Behavior and Expression concerning “What We Cannot Speak About” - with a Focus on the Language and Translation of Chan/Zen Buddhism » de l’Institute for Research in Humanities de l’Université de Kyoto 京都大学人文科学研究所 (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Essais « au fil du pinceau » (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes » du CRCAO (2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de recherche « A Study of Chinese Zen Buddhism » de l’Institute for Advanced Studies on Asia de l'University de Tokyo 東京大学東洋文化研究所 (2020- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme « Répertoire des patronymes et des titres de fonction figurant dans les manuscrits de Dunhuang » du CRCAO, (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Histoires et historiens de la Chine classique » du CRCAO (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet « International Zen Research Project » de l'Institute of Oriental Studies de l'Université Toyo 東洋大学東洋学研究所 (2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Identités et conduites lettrées dans la Chine des Song (960-1279) » du CRCAO (2014-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme « Études sur Dunhuang, Turfan et sur les oasis de l’Asie centrale sous influence chinoise » du CRCAO (2009-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Sicence Ouverte du CRCAO (2023- )Membre du Bureau de l'équipe Chine du CRCAO (2020- )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau dans le bouddhisme Chan (XIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.264-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa carrière religieuse : la vie des moines du bouddhisme Chan en Chine prémoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.320-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代看話禪形成史綜述 The Formation of the Chan of &amp;quot;Observing the Phrase&amp;quot; (kanhua chan) under the Song: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Ogawa Takashi 小川隆, Chūgoku zenshūshi : &amp;quot;Zen no goroku&amp;quot; dōdoku 中国禅宗史 : 「禅の語録」導読, Tokyo : Chikuma shobo, 2020,4. Tang yanjiu 唐研究 26 (2021) : 611-622.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware Processing for Massive MIMO Uplink Could RAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Askri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代禅門と士大夫の外護</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Buddhist Studies 駒澤大学仏教学部論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religion and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès (ed), Empreintes du tantrisme en Chine et en Asie orientale: Imaginaires, rituels, influences. Leuven: Peeters, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">禪林筆記與大慧派禪僧仲溫曉瑩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">張超 ＊ 著 「禅林筆記と大慧派の禅僧仲温暁瑩」 ＊＊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.199-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Miscellanea and the Shaping of the Religious Lineage of Chinese Buddhism under the Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. John Kieschnick and Meir Shahar (eds), India in the Chinese Imagination: Myth, Religion, and Thought. Philadelphia: University of Pennsylvania Press, 2014. T'oung Pao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.547-570. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10245P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu sur les biji ou les miscellanées du bouddhisme Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grand-mères vulgaires : l’évolution d’une représentation féminine du bouddhisme chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXI (1), pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐宋禪宗文學婆子形象之比較研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">佛教思想與當代應用</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 宗教文化出版社, pp.54-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées historiques (Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan writing and writing about Chan: Between the Song dynasty Chan and the Japanese Zen 禅はいかに書かれてきたかーー宋代禅と日本禅の間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’Association des études bouddhiques de l’Université Komazawa 駒沢大学仏敎学会</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (en ligne), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau de l’école Chan/Zen : une littérature bouddhique chinoise qui éclot au Japon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais ‘au fil du pinceau’ (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Shûmon zuihitsu” (Chan Miscellanea) and Edo Zen scholarship’s reinvention of Song-Yuan Chan literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Zen Became Chan: Pre-modern and Modern Representations of a Transnational East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zoom, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée d’un moine, un an dans un monastère : la vie monastique du bouddhisme Chan en Chine 禅僧の一日 禅院の一年——中国禅院の生活と行事</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’International Research Institute for Zen Buddhism 花園大学国際禅学研究所</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire du dharma. Sur l’abbé du monastère Chan des Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Song-Dynasty Chan: Interdisciplinary Perspectives on an East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religions and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caoxi Creek to Mogao Cave: Interdisciplinary Studies of Chan Buddhism and the Dunhuang Cache from Multiple Sources and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Practices in Literary Circles of the Song Dynasty – The Jiangxi School of Poetry and its Appropriation of the Local Clerical Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Middle Period Chinese Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des paradigmes religieux entre essai et hagiographie : étude de deux biji du bouddhisme Chan des Song du Sud (1127-1279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Ecole pratique des hautes études, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02935640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Garance Chao Zhang </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chao-zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-8945-2749</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche, École pratique des hautes études - PSL / Centre de recherche sur les civilisations de l'Asie orientale (12/2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure associée, Zen Institute 禅研究所 - Université Komazawa 駒澤大学 (04/2024- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Center for Chinese Studies - National Central Library 國家圖書館漢學研究中心 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Institute of Chinese Literature and Philosophy - Academia Sinica 中央研究院中國文哲研究所 (01/2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université de Tokyo 東京大学 (10/2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, Université Komazawa (05-06/2022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de conférences, École pratique des hautes études (2019-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, Institut national des langues et civilisations orientales  (2018-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée JSPS, Université Komazawa (2017-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante contractuelle, Institut national des langues et civilisations orientales (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure invitée, International Institute for Buddhist Studies 国際仏教学研究所 (06-09/2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure postdoctorale contractuelle, École française d’Extrême-Orient (07-10/2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.T.E.R., École normale supérieure de Lyon (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation initiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Études de l'Extrême-Orient, École pratique des hautes études / Centre de recherche sur les civilisations de l'Asie orientale (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Recherche en Études Chinoises, Université Paris VII (2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence en Psychologie, Université Paris V (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco-German summer school on digital humanities and area studies, Leipzig Research Centre Global Dynamics & DISTAM (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition scientifique numérique, ObTIC (2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deep Learning, FIDLE - CNRS (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Digital Humanities at Oxford Summer School (2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Série de formations sur la Science Ouverte, Humathèque - Campus Condorcet (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atelier SIG, Plateforme en géomatique et humanités numériques - EHESS (2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sensibilisation à l'égalité professionnelle, PSL (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La gestion des données de la recherche en SHS, CNRS (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme Universitaire en Langue et Civilisation Japonaises, Université Paris VII (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets de recherche collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Réseau de recherche interdisciplinaire sur la religion et les croyances au japon (2025-)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Biblissima+ « Edit_Dunhuang » (2024-2026)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet Bnf DataLab « Recognizing Automatically Dunhuang Chinese Manuscripts (Read Chinese) » (2024-2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du programme « Vies des acteurs bouddhiques dans la sinosphère : formes de narration extracanonique » du CRCAO, avec Sylvie Hureau (EPHE) (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du projet « An Interdisciplinary Study on the Behavior and Expression concerning “What We Cannot Speak About” - with a Focus on the Language and Translation of Chan/Zen Buddhism » de l’Institute for Research in Humanities de l’Université de Kyoto 京都大学人文科学研究所 (2022- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Essais « au fil du pinceau » (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes » du CRCAO (2022-2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du groupe de recherche « A Study of Chinese Zen Buddhism » de l’Institute for Advanced Studies on Asia de l'University de Tokyo 東京大学東洋文化研究所 (2020- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme « Répertoire des patronymes et des titres de fonction figurant dans les manuscrits de Dunhuang » du CRCAO, (2020-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Histoires et historiens de la Chine classique » du CRCAO (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au projet « International Zen Research Project » de l'Institute of Oriental Studies de l'Université Toyo 東洋大学東洋学研究所 (2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du programme « Identités et conduites lettrées dans la Chine des Song (960-1279) » du CRCAO (2014-2018)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme « Études sur Dunhuang, Turfan et sur les oasis de l’Asie centrale sous influence chinoise » du CRCAO (2009-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Sicence Ouverte du CRCAO (2023- )Membre du Bureau de l'équipe Chine du CRCAO (2020- )</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau dans le bouddhisme Chan (XIIe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.1-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.264-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa carrière religieuse : la vie des moines du bouddhisme Chan en Chine prémoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.83 - 92. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asr.4240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">『大慧普覚禅師宗門武庫』訳注稿 (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Ogawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Davin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Report of the Zen Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.320-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代看話禪形成史綜述 The Formation of the Chan of &amp;quot;Observing the Phrase&amp;quot; (kanhua chan) under the Song: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.7-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. Ogawa Takashi 小川隆, Chūgoku zenshūshi : &amp;quot;Zen no goroku&amp;quot; dōdoku 中国禅宗史 : 「禅の語録」導読, Tokyo : Chikuma shobo, 2020,4. Tang yanjiu 唐研究 26 (2021) : 611-622.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization-aware Processing for Massive MIMO Uplink Could RAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Askri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Rekaya-Ben Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">宋代禅門と士大夫の外護</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Buddhist Studies 駒澤大学仏教学部論集</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.167-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religion and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">禪林筆記與大慧派禪僧仲溫曉瑩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.179-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">張超 ＊ 著 「禅林筆記と大慧派の禅僧仲温暁瑩」 ＊＊</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zen Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.199-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès (ed), Empreintes du tantrisme en Chine et en Asie orientale: Imaginaires, rituels, influences. Leuven: Peeters, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.176-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Miscellanea and the Shaping of the Religious Lineage of Chinese Buddhism under the Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the International College for Postgraduate Buddhist Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21, pp.243-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. John Kieschnick and Meir Shahar (eds), India in the Chinese Imagination: Myth, Religion, and Thought. Philadelphia: University of Pennsylvania Press, 2014. T'oung Pao.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T'oung Pao/通報 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.547-570. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685322-10245P07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu sur les biji ou les miscellanées du bouddhisme Chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grand-mères vulgaires : l’évolution d’une représentation féminine du bouddhisme chan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Chinoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XXXI (1), pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">唐宋禪宗文學婆子形象之比較研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">佛教思想與當代應用</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 宗教文化出版社, pp.54-65, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miscellanées historiques (Chine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies : Volume 1 : sources et genres historiques (Tome 1 et Tome 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan writing and writing about Chan: Between the Song dynasty Chan and the Japanese Zen 禅はいかに書かれてきたかーー宋代禅と日本禅の間</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’Association des études bouddhiques de l’Université Komazawa 駒沢大学仏敎学会</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tokyo (en ligne), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Shûmon zuihitsu” (Chan Miscellanea) and Edo Zen scholarship’s reinvention of Song-Yuan Chan literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How Zen Became Chan: Pre-modern and Modern Representations of a Transnational East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Zoom, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes au fil du pinceau de l’école Chan/Zen : une littérature bouddhique chinoise qui éclot au Japon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Essais ‘au fil du pinceau’ (zuihitsu) à l’époque d’Edo (XVIIe-XIXe) : recueils de réflexions et d’observations sur le passé et le présent des savants japonais (pré-)modernes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La journée d’un moine, un an dans un monastère : la vie monastique du bouddhisme Chan en Chine 禅僧の一日 禅院の一年——中国禅院の生活と行事</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique de l’International Research Institute for Zen Buddhism 花園大学国際禅学研究所</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire du dharma. Sur l’abbé du monastère Chan des Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Song-Dynasty Chan: Interdisciplinary Perspectives on an East Asian Buddhist Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Religions and the Dialectic of Supernaturalism in Chan Historiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caoxi Creek to Mogao Cave: Interdisciplinary Studies of Chan Buddhism and the Dunhuang Cache from Multiple Sources and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious Practices in Literary Circles of the Song Dynasty – The Jiangxi School of Poetry and its Appropriation of the Local Clerical Buddhism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Middle Period Chinese Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation des paradigmes religieux entre essai et hagiographie : étude de deux biji du bouddhisme Chan des Song du Sud (1127-1279)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Ecole pratique des hautes études, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02935640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71DCB2AB"/>
+    <w:nsid w:val="E08B8F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chao-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8945-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Chao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ogawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Davin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03579402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Askri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10245P07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chao-zhang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8945-2749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Chao Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ogawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Davin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03579402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Askri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Rekaya-Ben Othman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685322-10245P07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415043v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03887846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02935640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>