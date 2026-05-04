--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -253,9714 +253,9848 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Chern Cheah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 11 (3), pp.3915-3922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2026.3662576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05482129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparity estimation of stereo-endoscopic images using deep generative network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirong Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.74-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icte.2024.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04794717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast Ultrasound Image Detection Based on Dual-Branch Faster R-CNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (21), pp.4247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics14214247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05036499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Design of Three-Channel Bilateral Teleoperation with Communication Delay Using Wave Variable Compensators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Teng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (13), pp.2595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics14132595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05138025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dual-Domain Diffusion Model for Sparse-View CT Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dian Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.1279-1283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2024.3392690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04795692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Grasping of Unknown Objects Based on Deep Learning-Based Feature Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Sherng Khor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Chern Cheah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (15), pp.4861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24154861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04795796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Sinogram Domain Fully Convolutional Interpolation Network for Sparse-View Computed Tomography Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fupei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirong Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (20), pp.11264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app132011264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04287340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future AI and Robotics: Visual and Spatial Perception Enhancement and Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (23), pp.4787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics12234787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04687431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion prediction for beating heart surgery with GRU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengtong Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingzhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83, pp.104641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2023.104641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04037165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Artificial Intelligence for Perception Augmentation and Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichao Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.4227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app13074227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04697528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advancements in Sensor Technologies for Healthcare and Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yichao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenshuo Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (6), pp.3218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23063218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04697526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network-Based Robot Control for an Eye-in-Hand Camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Guo</w:t>
+                <w:t xml:space="preserve">Identifying Malignant Breast Ultrasound Images Using ViT-Patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu-Thiet Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingzhe Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirong Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (8), pp.4764-4775. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.3489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMC.2023.3257416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13063489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04102324v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04037193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Malignant Breast Ultrasound Images Using ViT-Patch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convolutional Neural Network-Based Robot Control for an Eye-in-Hand Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwen Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jia Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Thiet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien Chern Cheah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13063489⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (8), pp.4764-4775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMC.2023.3257416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04037193v1</w:t>
+                <w:t xml:space="preserve">lirmm-04102324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Perception recovery and augmentation in medical robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.1058793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnbot.2022.1058793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Prediction of Beating Heart Using Spatio-Temporal LSTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanruo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.787-791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LSP.2022.3154317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03735886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruct Dynamic Soft-Tissue With Stereo Endoscope Based on a Single-Layer Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongrong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.5828-5840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIP.2022.3202367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05519565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Angle CBCT Reconstruction Based on Guided Image Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyuan Xu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congcong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiawei Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.#832037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fonc.2022.832037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03735883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Robotic Guidance System with Eye Gaze Tracking Control for Needle based Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.179-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCDS.2019.2959071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03069985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Design of Compact Robotic-Assisted Needle Position System with MPC-Based Remote Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, pp.#5406084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2020/5406084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03287026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method of motion recognition based on electromyographic signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (15), pp.976-984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01691864.2020.1750480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03771079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robot Learning Method with Physiological Interface for Teleoperation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10), pp.2099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9102099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02315641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptics Electromyography Perception and Learning Enhanced Intelligence for Teleoperated Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Lu Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (4), pp.1512-1521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASE.2018.2874454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02315619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of EMG-Based Force Using a Neural-Network-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.64856-64865. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2917300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02315621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wave variable approach with multiple channel architecture for teleoperated system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.143912-143920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2945674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02315649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scaled Bilateral Teleoperation System for Robotic-Assisted Surgery with Time Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95, pp.165-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-018-0918-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01866495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing a 3D heart surface with stereo-endoscope by learning eigen-shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo O. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keli Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical optics express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (12), pp.6222-6236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/BOE.9.006222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02421182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A triangular radial cubic spline deformation model for efficient 3D beating heart tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keli Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (7), pp.1329-1336. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11760-017-1090-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01624764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On decentralized adaptive full-order sliding mode control of multiple UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongsheng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (Part 2), pp.196-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isatra.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01685296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion prediction via online instantaneous frequency estimation for vision-based beating heart tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35, pp.58-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2016.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01624759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunt-Crossley Model Based Force Control For Minimally Invasive Robotic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bascetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena de Momi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp.31-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01313221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, modélisation et commande des robots à tubes concentriques : vers des applications médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taha Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Robotique, TIP661WEB, pp.S7767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-s7767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01624753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust 3D Motion Tracking for Vision-Based Control in Robotic Heart Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (3), pp.632-645. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01275348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D soft-tissue tracking using spatial-color joint probability distribution and thin-plate spline model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Keung Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 47 (9), pp.2962-2973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2014.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01008788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00940940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quasi-Spherical Triangle-Based Approach for Efficient 3-D Soft-Tissue Motion Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (5), pp.1472-1484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2012.2203919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00976065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized Path Following Control of Multiple Homogeneous Underactuated AUVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianbo Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.71-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11424-012-0109-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D motion tracking for beating heart surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (2-3), pp.218-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0278364909356600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00431793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Jacobian Vision Based Control for Robots with Uncertain Depth Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Chern Cheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques E. Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46, pp.1228-1233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00629327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Task-Space Regulation of Rigid-Link Flexible-Joint Robots with Uncertain Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Chern Cheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques E. Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44, pp.1806-1814. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2007.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00366215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity Filters for Bilateral Teleoperation with Variable Impedance Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Alyousef Almasalmah</w:t>
+                <w:t xml:space="preserve">Explaining Motion Control Precision via sEMG for Physiological Feedback in Robotic Surgery Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Poignonec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Isabel Montevilla Shupikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioRob 2026 - IEEE RAS/EMBS 11th International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2026, Edmonton, Canada. In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156618v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05596730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Tuning of Model Predictive Control for Bilateral Teleoperation with Bayesian Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Passivity Filters for Bilateral Teleoperation with Variable Impedance Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Alyousef Almasalmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Poignonec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPHS 2024 - 5th IFAC Workshop on Cyber-Physical and Human Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, GA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11128576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04795634v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Robust Model Predictive Control for Bilateral Teleoperation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Auto-Tuning of Model Predictive Control for Bilateral Teleoperation with Bayesian Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Alyousef Almasalmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Poignonec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CPHS 2024 - 5th IFAC Workshop on Cyber-Physical and Human Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Antalya (TR), Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04287699v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04795634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chenji Li</w:t>
+                <w:t xml:space="preserve">Adaptive Robust Model Predictive Control for Bilateral Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Alyousef Almasalmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit, United States. pp.7069-7074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04192619v1</w:t>
+                <w:t xml:space="preserve">lirmm-04287699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Adaptive Identification and Switching of Soft Contact Model Based on ART-II Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhaoshui He</w:t>
+                <w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenji Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huaulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811740⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03859350v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04192619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Model with the Residual Network for Deployment of Shared Bikes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Adaptive Identification and Switching of Soft Contact Model Based on ART-II Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengtao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haotian Zhang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
+                <w:t xml:space="preserve">Zhaoshui He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9969012⟩</w:t>
+              <w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8855-8861, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04037224v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03859350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Bilateral Teleoperation Control Strategies with Soft Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Deep Learning Model with the Residual Network for Deployment of Shared Bikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yungpo Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaru Deng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Shan Liu</w:t>
+                <w:t xml:space="preserve">Gary Chi-Pong Tsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARM 2021 - 6th IEEE International Conference on Advanced Robotics and Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICARM52023.2021.9536056⟩</w:t>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9969012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03358200v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04037224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Assisted Grasping for Manipulation of Biological Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Bilateral Teleoperation Control Strategies with Soft Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiuyun Li</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yushan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589144⟩</w:t>
+              <w:t xml:space="preserve">ICARM 2021 - 6th IEEE International Conference on Advanced Robotics and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Chongqing, China. pp.459-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARM52023.2021.9536056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03442315v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03358200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrist Motion Recognition by Using Electromyographic Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chenguang Yang</w:t>
+                <w:t xml:space="preserve">Human-Assisted Grasping for Manipulation of Biological Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuyun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Minh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhijun Li</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien Chern Cheah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARM 2019 - 4th IEEE International Conference on Advanced Robotics and Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICARM.2019.8833665⟩</w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02315573v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03442315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wrist Motion Recognition by Using Electromyographic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenguang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxia Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhang Ye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chenguang Yang</w:t>
+                <w:t xml:space="preserve">Zhijun Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t>
+              <w:t xml:space="preserve">ICARM 2019 - 4th IEEE International Conference on Advanced Robotics and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toyonaka, Japan. pp.130-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICARM.2019.8833665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02315613v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02315573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Teleoperation System Based on Mixed Reality</w:t>
+                <w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congyuan Liang</w:t>
+                <w:t xml:space="preserve">Yuhang Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARM 2019 - 4th IEEE International Conference on Advanced Robotics and Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICARM.2019.8834302⟩</w:t>
+              <w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02315582v1</w:t>
+                <w:t xml:space="preserve">lirmm-02315613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand Tracking Accuracy Enhancement by Data Fusion Using Leap Motion and MYO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robot Teleoperation System Based on Mixed Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congyuan Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingxiang Chen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Long Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUSAI 2019 - IEEE International Conference on Unmanned Systems and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUSAI47366.2019.9124812⟩</w:t>
+              <w:t xml:space="preserve">ICARM 2019 - 4th IEEE International Conference on Advanced Robotics and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toyonaka, Japan. pp.384-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARM.2019.8834302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02409783v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02315582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework of Human Impedance recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Luo</w:t>
+                <w:t xml:space="preserve">Hand Tracking Accuracy Enhancement by Data Fusion Using Leap Motion and MYO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanan Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Rongxin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAC 2019 - 25th International Conference on Automation and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lancaster, United Kingdom. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ICUSAI 2019 - IEEE International Conference on Unmanned Systems and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Xi'an, Shaanxi, China. pp.256-261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/IConAC.2019.8895250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUSAI47366.2019.9124812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02315606v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02409783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-based 3D Pose Modeling for Beating Heart Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Yang</w:t>
+                <w:t xml:space="preserve">A Framework of Human Impedance recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wenfeng Zheng</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenguang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FSKD.2017.8393335⟩</w:t>
+              <w:t xml:space="preserve">ICAC 2019 - 25th International Conference on Automation and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lancaster, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IConAC.2019.8895250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03130669v1</w:t>
+                <w:t xml:space="preserve">lirmm-02315606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYO Armband and Leap Motion data fusion with OpenSim based Virtual Reality Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chenguang Yang</w:t>
+                <w:t xml:space="preserve">PCA-based 3D Pose Modeling for Beating Heart Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ying Feng</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Zheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSIP: International Conference on Cognitive Systems and Information Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Guilin, China. pp.586-590, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSKD.2017.8393335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02315560v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03130669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Model-Mediated Teleoperation for Surgical Applications under Time Variant Communication Delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MYO Armband and Leap Motion data fusion with OpenSim based Virtual Reality Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congyuan Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenguang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO 2018 - 12th IFAC Symposium on Robot Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCSIP: International Conference on Cognitive Systems and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868281v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02315560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of concentric-tube robot design for deep anterior brain tumor surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Model-Mediated Teleoperation for Surgical Applications under Time Variant Communication Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838563⟩</w:t>
+              <w:t xml:space="preserve">SYROCO 2018 - 12th IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.493-499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01489241v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable and Enhanced Position-Force Tracking for Bilateral Teleoperation with Time Delay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Guo</w:t>
+                <w:t xml:space="preserve">Optimization of concentric-tube robot design for deep anterior brain tumor surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Trévillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC: European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330829⟩</w:t>
+              <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Phuket, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275452v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01489241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Position-Force Tracking of Time-Delayed Teleoperation for Robotic-Assisted Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Stable and Enhanced Position-Force Tracking for Bilateral Teleoperation with Time Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC: European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1980-1985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275446v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Prediction Using Dual Kalman Filter for Robust Beating Heart Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bo Yang</w:t>
+                <w:t xml:space="preserve">Enhanced Position-Force Tracking of Time-Delayed Teleoperation for Robotic-Assisted Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4875-4878, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4894-4897, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275441v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaled Position-Force Tracking for Wireless Teleoperation of Miniaturized Surgical Robotic System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Guo</w:t>
+                <w:t xml:space="preserve">Motion Prediction Using Dual Kalman Filter for Robust Beating Heart Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.361-365, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4875-4878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275470v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment Modeling with Physiological Motion Disturbance for Surgical Teleoperation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
+                <w:t xml:space="preserve">Scaled Position-Force Tracking for Wireless Teleoperation of Miniaturized Surgical Robotic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.361-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275458v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Teleoperation and Concentric Tube Robot - Some New Control Developments for New Surgical Robot Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment Modeling with Physiological Motion Disturbance for Surgical Teleoperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2014 - 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore. pp.1298-1303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275469v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Space Position Control of Concentric-Tube Robot with Inaccurate Kinematics Using Approximate Jacobian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haptic Teleoperation and Concentric Tube Robot - Some New Control Developments for New Surgical Robot Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMBC 2014 - 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275481v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+                <w:t xml:space="preserve">Task-Space Position Control of Concentric-Tube Robot with Inaccurate Kinematics Using Approximate Jacobian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5877-5882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00958690v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808392v1</w:t>
+                <w:t xml:space="preserve">lirmm-00958690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Performance Analysis of Three-Channel Teleoperation Control Architectures for Medical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
+                <w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanty Rabenorosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.456-462, </w:t>
+              <w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00963642v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00808392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
+                <w:t xml:space="preserve">Stability and Performance Analysis of Three-Channel Teleoperation Control Architectures for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulrahman Albakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.456-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00808388v1</w:t>
+                <w:t xml:space="preserve">lirmm-00963642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Moreira</w:t>
+                <w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Quyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00779205v1</w:t>
+                <w:t xml:space="preserve">lirmm-00808388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic Model Based Force Tracking Control for Robotic-Assisted Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00757181v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00779205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic Model Based Force Tracking Control for Robotic-Assisted Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1199-1204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00779219v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00757181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t>
+              <w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00808384v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00779219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Tracking Control of Rigid-Link Flexible-Joint Robot Manipulator with Uncertainties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Petroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Piccigallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Scarfogliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Niccolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 18th World Congress 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00629392v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00808384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Tracking Control of Rigid-Link Flexible-Joint Robot Manipulator with Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 18th World Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Milano, Italy. pp.10300-10306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00623166v1</w:t>
+                <w:t xml:space="preserve">lirmm-00629392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust 3D Tracking for Robotic-Assisted Beating Heart Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yo Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6686-6690, </w:t>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00623150v1</w:t>
+                <w:t xml:space="preserve">lirmm-00623166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Tracking: Combined Path Following and Trajectory Tracking for Autonomous Underwater Vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+                <w:t xml:space="preserve">Robust 3D Tracking for Robotic-Assisted Beating Heart Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6686-6690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00629343v1</w:t>
+                <w:t xml:space="preserve">lirmm-00623150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path Tracking: Combined Path Following and Trajectory Tracking for Autonomous Underwater Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianbo Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jouvencel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.3558-3563</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00623173v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00629343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP-ID regulation of rigid-link electrically driven robots with uncertain kinematics</w:t>
+                <w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00472116v1</w:t>
+                <w:t xml:space="preserve">lirmm-00623173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">SP-ID regulation of rigid-link electrically driven robots with uncertain kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, AK, United States. pp.4663-4668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00431187v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00472116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D tracking for motion compensation in beating heart surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New-York University, United States. pp.684-691</w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00286409v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00431187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformable motion tracking of the heart surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Efficient 3D tracking for motion compensation in beating heart surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogerio Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New-York University, United States. pp.684-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00286414v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00286409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deformable motion tracking of the heart surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.3997-4003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00286414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptive Vision based Tracking Control of Robots with Uncertainty in Depth Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien Chern Cheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques E. Slotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Roma, Italy. pp.2817-2822, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00366218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9970,146 +10104,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00779228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10119,133 +10253,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Non-passive Operator on Enhanced Wave-Based Teleoperator for Robotic-Assisted Surgery: First Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mechanisms and Machine Science (39), pp.1-14, 2016, Human Centered Analysis, Control and Design, 978-3-319-30674-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01318919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10255,105 +10389,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception, Modeling and Control for Robotic-Assisted Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotics [cs.RO]. Université de Montpellier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04986782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10421,51 +10555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A077811"/>
+    <w:nsid w:val="64777124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10652,51 +10786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaoliu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-3943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05482129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitan Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Matsuno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Chern Cheah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04794717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Zheng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icte.2024.09.017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14214247" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05138025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Teng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Tian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14132595" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Sheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3392690" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sherng Khor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154861" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fupei Guo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04687431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12234787" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyang Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtong Yin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.104641" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04697528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074227" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04697526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuo Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063218" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04102324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Thiet Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3257416" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037193v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063489" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.1058793" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03735886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanruo Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Yao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2022.3154317" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05519565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3202367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03735883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Xu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.832037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03069985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Qiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2959071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03287026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5406084" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03771079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Feng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2020.1750480" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315619v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Lu Dai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2018.2874454" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2917300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2945674" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0918-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo O. Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Huang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.006222" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-017-1090-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Su" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2016.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pappalardo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bascetta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.05.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassim Boushaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7767" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.785" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDE566BE521378B626D553294255A4867C6C3048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01008788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Keung Wong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.03.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2KPXJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00976065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Wong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2012.2203919" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-012-0109-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Richa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356600" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629327v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques E. Slotine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z3R6WSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.10.039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4ST5D7L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alyousef Almasalmah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128576" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengtao Han" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoshui He" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811740" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037224v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yungpo Tsang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Chi-Pong Tsui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Deng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Tang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM52023.2021.9536056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuyun Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589144" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Yuan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2019.8833665" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congyuan Liang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2019.8834302" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02409783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiang Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Cui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUSAI47366.2019.9124812" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315606v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IConAC.2019.8895250" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130669v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2017.8393335" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315560v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868281v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.585" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01489241v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tr&#233;villot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838563" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330829" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275446v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319489" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275441v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319485" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943604" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275458v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064503" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907724" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00963642v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696391" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757181v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629392v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623150v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091648" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629343v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472116v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509996" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286409v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286414v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650916" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366218v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363898" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01318919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986782v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaoliu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-3943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05482129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitan Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Matsuno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Chern Cheah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3662576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04794717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icte.2024.09.017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14214247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05138025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Teng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Tian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14132595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Sheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3392690" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sherng Khor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fupei Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Feng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04687431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12234787" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyang Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtong Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.104641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04697528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04697526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuo Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04102324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Thiet Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3257416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.1058793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03735886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanruo Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Yao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2022.3154317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05519565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3202367" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03735883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.832037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03069985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Qiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2959071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03287026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5406084" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03771079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2020.1750480" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Lu Dai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2018.2874454" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2917300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2945674" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0918-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo O. Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.006222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-017-1090-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Su" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2016.09.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pappalardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bascetta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.05.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassim Boushaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7767" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275348v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.785" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDE566BE521378B626D553294255A4867C6C3048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01008788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Keung Wong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.03.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2KPXJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00976065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Wong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2012.2203919" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-012-0109-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Richa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356600" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques E. Slotine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z3R6WSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366215v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.10.039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4ST5D7L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05596730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Montevilla Shupikova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alyousef Almasalmah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128576" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341847" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengtao Han" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoshui He" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811740" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yungpo Tsang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Chi-Pong Tsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Tang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM52023.2021.9536056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuyun Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589144" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Yuan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2019.8833665" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congyuan Liang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2019.8834302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02409783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiang Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Cui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUSAI47366.2019.9124812" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IConAC.2019.8895250" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2017.8393335" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.585" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01489241v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tr&#233;villot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838563" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330829" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319489" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319485" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943604" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275469v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00963642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696391" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091648" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629343v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509996" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366218v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363898" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01318919v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>