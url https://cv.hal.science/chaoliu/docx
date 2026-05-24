--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,10500 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10448 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chao Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaoliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0696-3943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=wmujYfAAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Vision-Based Robot Kinematic Control with Deep Learning-Based Oriented Object Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koji Matsuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien Chern Cheah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (3), pp.3915-3922. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2026.3662576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05482129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparity estimation of stereo-endoscopic images using deep generative network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.74-79. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icte.2024.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04794717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Ultrasound Image Detection Based on Dual-Branch Faster R-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (21), pp.4247. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14214247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-Based Motion Recognition for Robotic Surgery Training Using Machine Learning and Variable-Length Sliding Windows – A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.572-582. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmrb.2025.3560389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05036499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Design of Three-Channel Bilateral Teleoperation with Communication Delay Using Wave Variable Compensators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (13), pp.2595. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14132595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05138025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Domain Diffusion Model for Sparse-View CT Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dian Sheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.1279-1283. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2024.3392690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04795692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Grasping of Unknown Objects Based on Deep Learning-Based Feature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Sherng Khor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien Chern Cheah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (15), pp.4861. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24154861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04795796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Sinogram Domain Fully Convolutional Interpolation Network for Sparse-View Computed Tomography Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fupei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (20), pp.11264. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132011264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04287340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future AI and Robotics: Visual and Spatial Perception Enhancement and Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhe Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (23), pp.4787. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12234787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04687431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion prediction for beating heart surgery with GRU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengtong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhe Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.104641. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2023.104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04037165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Artificial Intelligence for Perception Augmentation and Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.4227. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13074227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04697528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advancements in Sensor Technologies for Healthcare and Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshuo Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3218. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04697526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional Neural Network-Based Robot Control for an Eye-in-Hand Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu-Thiet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien Chern Cheah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53 (8), pp.4764-4775. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2023.3257416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04102324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Malignant Breast Ultrasound Images Using ViT-Patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingzhe Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lirong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.3489. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13063489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04037193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Perception recovery and augmentation in medical robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.1058793. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2022.1058793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruct Dynamic Soft-Tissue With Stereo Endoscope Based on a Single-Layer Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongrong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.5828-5840. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2022.3202367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05519565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Prediction of Beating Heart Using Spatio-Temporal LSTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanruo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.787-791. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2022.3154317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03735886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Angle CBCT Reconstruction Based on Guided Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congcong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiawei Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.#832037. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2022.832037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03735883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Robotic Guidance System with Eye Gaze Tracking Control for Needle based Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2019.2959071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03069985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Compact Robotic-Assisted Needle Position System with MPC-Based Remote Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.#5406084. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/5406084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03287026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of motion recognition based on electromyographic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (15), pp.976-984. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2020.1750480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03771079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robot Learning Method with Physiological Interface for Teleoperation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.2099. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9102099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptics Electromyography Perception and Learning Enhanced Intelligence for Teleoperated Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Lu Dai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.1512-1521. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2018.2874454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of EMG-Based Force Using a Neural-Network-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.64856-64865. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2917300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wave variable approach with multiple channel architecture for teleoperated system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.143912-143920. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2945674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scaled Bilateral Teleoperation System for Robotic-Assisted Surgery with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.165-192. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0918-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01866495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing a 3D heart surface with stereo-endoscope by learning eigen-shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo O. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (12), pp.6222-6236. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.9.006222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02421182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A triangular radial cubic spline deformation model for efficient 3D beating heart tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (7), pp.1329-1336. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-017-1090-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01624764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On decentralized adaptive full-order sliding mode control of multiple UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianbo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongsheng Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (Part 2), pp.196-205. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2017.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion prediction via online instantaneous frequency estimation for vision-based beating heart tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.58-67. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01624759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunt-Crossley Model Based Force Control For Minimally Invasive Robotic Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bascetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena de Momi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.31-43. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01313221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, modélisation et commande des robots à tubes concentriques : vers des applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Taha Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Robotique, TIP661WEB, pp.S7767. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01624753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Motion Tracking for Vision-Based Control in Robotic Heart Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.632-645. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D soft-tissue tracking using spatial-color joint probability distribution and thin-plate spline model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Keung Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (9), pp.2962-2973. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2014.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01008788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic model based force control for soft tissue interaction and its application in physiological motion compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (2), pp.52-67. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2014.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00940940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quasi-Spherical Triangle-Based Approach for Efficient 3-D Soft-Tissue Motion Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (5), pp.1472-1484. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2012.2203919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00976065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Path Following Control of Multiple Homogeneous Underactuated AUVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianbo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jouvencel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.71-89. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11424-012-0109-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D motion tracking for beating heart surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2-3), pp.218-230. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364909356600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Jacobian Vision Based Control for Robots with Uncertain Depth Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien Chern Cheah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques E. Slotine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.1228-1233. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2010.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00629327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Task-Space Regulation of Rigid-Link Flexible-Joint Robots with Uncertain Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien Chern Cheah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques E. Slotine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.1806-1814. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2007.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Motion Control Precision via sEMG for Physiological Feedback in Robotic Surgery Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Isabel Montevilla Shupikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob 2026 - IEEE RAS/EMBS 11th International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2026, Edmonton, Canada. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05596730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity Filters for Bilateral Teleoperation with Variable Impedance Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alyousef Almasalmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2025 - IEEE International Conference on Robotics &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Atlanta, GA, United States. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11128576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-Tuning of Model Predictive Control for Bilateral Teleoperation with Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alyousef Almasalmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Poignonec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPHS 2024 - 5th IFAC Workshop on Cyber-Physical and Human Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Antalya (TR), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04795634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Robust Model Predictive Control for Bilateral Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Alyousef Almasalmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2023 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Detroit, United States. pp.7069-7074, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04287699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sEMG-based Motion Recognition for Robotic Surgery Training - A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenji Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huaulmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04192619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Adaptive Identification and Switching of Soft Contact Model Based on ART-II Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengtao Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoshui He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States. pp.8855-8861, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA46639.2022.9811740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03859350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Model with the Residual Network for Deployment of Shared Bikes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yungpo Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Chi-Pong Tsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brussels, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9969012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04037224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Bilateral Teleoperation Control Strategies with Soft Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushan Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2021 - 6th IEEE International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Chongqing, China. pp.459-464, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARM52023.2021.9536056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03358200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Assisted Grasping for Manipulation of Biological Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiuyun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Minh Ta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien Chern Cheah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03442315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrist Motion Recognition by Using Electromyographic Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxia Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2019 - 4th IEEE International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toyonaka, Japan. pp.130-135, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARM.2019.8833665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Feature Selection for EMG-Based Finger Force Estimation Using LightGBM Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhang Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RO-MAN 2019 - 28th IEEE International Conference on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, New Delhi, India. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RO-MAN46459.2019.8956453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot Teleoperation System Based on Mixed Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congyuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2019 - 4th IEEE International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toyonaka, Japan. pp.384-389, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARM.2019.8834302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Tracking Accuracy Enhancement by Data Fusion Using Leap Motion and MYO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongxin Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUSAI 2019 - IEEE International Conference on Unmanned Systems and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Xi'an, Shaanxi, China. pp.256-261, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUSAI47366.2019.9124812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02409783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Human Impedance recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAC 2019 - 25th International Conference on Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lancaster, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IConAC.2019.8895250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA-based 3D Pose Modeling for Beating Heart Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Guilin, China. pp.586-590, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2017.8393335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03130669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MYO Armband and Leap Motion data fusion with OpenSim based Virtual Reality Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congyuan Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenguang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCSIP: International Conference on Cognitive Systems and Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02315560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model-Mediated Teleoperation for Surgical Applications under Time Variant Communication Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2018 - 12th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. pp.493-499, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.11.585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of concentric-tube robot design for deep anterior brain tumor surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Trévillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akkari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Phuket, Thailand. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2016.7838563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01489241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable and Enhanced Position-Force Tracking for Bilateral Teleoperation with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC: European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1980-1985, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7330829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Position-Force Tracking of Time-Delayed Teleoperation for Robotic-Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4894-4897, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Prediction Using Dual Kalman Filter for Robust Beating Heart Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.4875-4878, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaled Position-Force Tracking for Wireless Teleoperation of Miniaturized Surgical Robotic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.361-365, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Modeling with Physiological Motion Disturbance for Surgical Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCARV: International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Singapore, Singapore. pp.1298-1303, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Teleoperation and Concentric Tube Robot - Some New Control Developments for New Surgical Robot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2014 - 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-Space Position Control of Concentric-Tube Robot with Inaccurate Kinematics Using Approximate Jacobian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassim Boushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5877-5882, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of meso-robots for endoluminal Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAS: New Technologies for Computer/Robot Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00958690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Case Study of Safety in the Design of Surgical Robots: The ARAKNES Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanty Rabenorosoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS: Intelligent Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Jeju Island, South Korea. pp.121-130, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33932-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Performance Analysis of Three-Channel Teleoperation Control Architectures for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Albakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.456-462, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00963642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of interaction model on stability and transparency in bilateral teleoperation for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Quyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Paul, MN, United States. pp.1607-1613, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6225314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft tissue force control using active observers and viscoelastic interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.4660-4666, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic Model Based Force Tracking Control for Robotic-Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1199-1204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00757181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating Heart Motion Compensation Using Active Observers and Disturbance Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO: Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time control and evaluation of a teleoperated miniature arm for Single Port Laparoscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alonso Sanchez Secades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluigi Petroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Piccigallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Scarfogliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Niccolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7049-7053, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Tracking Control of Rigid-Link Flexible-Joint Robot Manipulator with Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianbo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 18th World Congress 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano, Italy. pp.10300-10306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00629392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Feedback Control in Medical Robots Through Fractional Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6704-6708, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust 3D Tracking for Robotic-Assisted Beating Heart Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.6686-6690, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Tracking: Combined Path Following and Trajectory Tracking for Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianbo Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jouvencel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States. pp.3558-3563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00629343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Force Control for Robotic-Assisted Beating Heart Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.7054-7058, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00623173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SP-ID regulation of rigid-link electrically driven robots with uncertain kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anchorage, AK, United States. pp.4663-4668, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00472116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient 3D tracking for motion compensation in beating heart surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI: Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, New-York University, United States. pp.684-691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00286409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable motion tracking of the heart surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogerio Richa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.3997-4003, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00286414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Vision based Tracking Control of Robots with Uncertainty in Depth Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien Chern Cheah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques E. Slotine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Roma, Italy. pp.2817-2822, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00366218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control for Robotic-Assisted Surgery Based on Viscoelastic Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SKILLS'2011: The International Conference of the European SKILLS Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 2011, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20110100066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00779228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Non-passive Operator on Enhanced Wave-Based Teleoperator for Robotic-Assisted Surgery: First Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanisms and Machine Science (39), pp.1-14, 2016, Human Centered Analysis, Control and Design, 978-3-319-30674-2. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01318919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, Modeling and Control for Robotic-Assisted Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de Montpellier, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04986782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10555,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64777124"/>
+    <w:nsid w:val="9073F755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10786,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaoliu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-3943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05482129v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitan Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Matsuno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Chern Cheah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3662576" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04794717v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Xu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Zheng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icte.2024.09.017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398611v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14214247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05138025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Teng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Tian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14132595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Sheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3392690" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sherng Khor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154861" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fupei Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Feng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04687431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12234787" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyang Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtong Yin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.104641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04697528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04697526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuo Zhou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063218" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063489" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04102324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Thiet Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3257416" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086662v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.1058793" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03735886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanruo Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Yao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2022.3154317" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05519565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Chen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3202367" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03735883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.832037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03069985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Qiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2959071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03287026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5406084" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03771079v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Feng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2020.1750480" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315619v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Lu Dai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2018.2874454" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2917300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2945674" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866495v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0918-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo O. Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Huang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.006222" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-017-1090-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685296v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Su" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624759v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2016.09.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pappalardo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bascetta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.05.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassim Boushaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7767" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275348v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.785" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDE566BE521378B626D553294255A4867C6C3048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01008788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Keung Wong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.03.020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2KPXJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00976065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Wong" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2012.2203919" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-012-0109-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Richa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356600" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques E. Slotine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z3R6WSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366215v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.10.039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4ST5D7L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05596730v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Montevilla Shupikova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alyousef Almasalmah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128576" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795634v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341847" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengtao Han" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoshui He" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811740" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yungpo Tsang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Chi-Pong Tsui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Deng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Tang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM52023.2021.9536056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuyun Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589144" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Yuan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2019.8833665" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congyuan Liang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2019.8834302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02409783v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiang Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Cui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUSAI47366.2019.9124812" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IConAC.2019.8895250" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2017.8393335" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315560v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868281v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.585" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01489241v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tr&#233;villot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838563" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330829" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319489" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319485" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943604" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275458v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064503" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275469v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275481v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907724" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00963642v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696391" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757181v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091648" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629343v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472116v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509996" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286409v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286414v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650916" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366218v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363898" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01318919v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986782v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaoliu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0696-3943" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=wmujYfAAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05482129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitan Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Matsuno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien Chern Cheah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3662576" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04794717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Yin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Zheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icte.2024.09.017" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14214247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05036499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenji Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huaulm&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmrb.2025.3560389" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05138025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Teng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Tian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14132595" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dian Sheng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3392690" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Sherng Khor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154861" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287340v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fupei Guo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011264" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04687431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhe Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12234787" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyang Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtong Yin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.104641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04697528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichao Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074227" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04697526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuo Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04102324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Thiet Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2023.3257416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037193v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13063489" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2022.1058793" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05519565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongrong Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3202367" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03735886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanruo Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Yao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2022.3154317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03735883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congcong Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.832037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03069985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Qiu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Huang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2019.2959071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03287026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zeng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5406084" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03771079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Luo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Feng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenguang Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2020.1750480" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315619v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Lu Dai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2018.2874454" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2917300" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2945674" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01866495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0918-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02421182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo O. Yang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Huang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.9.006222" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-017-1090-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2017.09.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2016.09.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01313221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pappalardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Albakri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bascetta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2016.05.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01624753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassim Boushaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taha Chikhaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanty Rabenorosoa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7767" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDE566BE521378B626D553294255A4867C6C3048/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01008788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Keung Wong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2014.03.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2KPXJ1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00940940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2014.01.017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00976065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Wong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2012.2203919" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jouvencel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11424-012-0109-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Richa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364909356600" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629327v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques E. Slotine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2010.04.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z3R6WSD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366215v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.10.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4ST5D7L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05596730v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Isabel Montevilla Shupikova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Alyousef Almasalmah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Poignonec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128576" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04795634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04287699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341847" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04192619v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340047" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03859350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengtao Han" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoshui He" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA46639.2022.9811740" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04037224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yungpo Tsang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Chi-Pong Tsui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9969012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Deng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Tang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM52023.2021.9536056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03442315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuyun Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Ta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589144" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxia Yuan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2019.8833665" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315613v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Ye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN46459.2019.8956453" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315582v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congyuan Liang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Liu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARM.2019.8834302" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02409783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxiang Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxin Cui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUSAI47366.2019.9124812" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IConAC.2019.8895250" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03130669v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2017.8393335" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02315560v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868281v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.11.585" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01489241v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tr&#233;villot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akkari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2016.7838563" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275452v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330829" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275446v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319489" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319485" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275470v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943604" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275458v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064503" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275469v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907724" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00958690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alonso Sanchez Secades" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33932-5_12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2VQZ7524-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00963642v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696391" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6225314" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224958" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00757181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779219v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00164" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Petroni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piccigallo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Scarfogliero" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Niccolini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091782" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629392v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623166v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Kobayashi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091653" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623150v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091648" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00629343v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00623173v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091783" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00472116v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509996" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286409v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286414v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650916" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00366218v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363898" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00779228v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100066" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01318919v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04986782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>