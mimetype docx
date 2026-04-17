--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of a Screen-Printing Process for Cost-Effective Flexible Bow-Tie Antennas</w:t>
+                <w:t xml:space="preserve">Screen-Printed 1 × 4 Quasi-Yagi-Uda Antenna Array on Highly Flexible Transparent Substrate for the Emerging 5G Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Egels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anton Venouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chaouki Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benwadih</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Serbutoviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (2), pp.20. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (14), pp.2850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/j8020020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics14142850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104674v1</w:t>
+                <w:t xml:space="preserve">hal-05167854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screen-Printed 1 × 4 Quasi-Yagi-Uda Antenna Array on Highly Flexible Transparent Substrate for the Emerging 5G Applications</w:t>
+                <w:t xml:space="preserve">Performance Analysis of a Screen-Printing Process for Cost-Effective Flexible Bow-Tie Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anton Venouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Egels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anton Venouil</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benwadih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaouki Hannachi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benwadih</w:t>
+                <w:t xml:space="preserve">Christophe Serbutoviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (14), pp.2850. </w:t>
+              <w:t xml:space="preserve">J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics14142850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/j8020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167854v1</w:t>
+                <w:t xml:space="preserve">hal-05104674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance Considerations for MHMIC Manufacturing Process at Millimeter-Wave Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Egels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serioja Ovidiu Tatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -491,51 +491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Finger Fat Pad Effect on CSRR-Based Sensor Scattering Parameters for Non-Invasive Blood Glucose Level Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -712,51 +712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Invasive Honey-Cell CSRR Glucose Sensor: Design Considerations and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact V-Band Planar Gap-Coupled $4\times 1$ Antenna Array: Improved Design and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serioja Ovidiu Tatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1324,77 +1324,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflectométrie six-port pour l’identification du coefficient de réflexion en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Egels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serioja Ovidiu Tatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1547,330 +1547,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Miniature Low-Profile MHMIC Antenna Array For Millimeter-Wave Identification Readers</w:t>
+                <w:t xml:space="preserve">Antenna Reflection Coefficient Measurement Using Six-port Technique at Millimeter-wave Frequency Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Egels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S O Tatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.2689-2690, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686578⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.453-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005869v1</w:t>
+                <w:t xml:space="preserve">hal-05005859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Reflection Coefficient Measurement Using Six-port Technique at Millimeter-wave Frequency Band</w:t>
+                <w:t xml:space="preserve">A Miniature Low-Profile MHMIC Antenna Array For Millimeter-Wave Identification Readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Egels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Venouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S O Tatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.453-454, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.2689-2690, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005859v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-port Technology for Passive Millimeter-wave Identification Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Egels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serioja Tatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1956,51 +1956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kokabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2315,51 +2315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Venouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benwadih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serbutoviez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j8020020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14142850" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serioja Ovidiu Tatu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24082486" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hannachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2022.3147432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moldovan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tatu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3122943" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Djerafi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2835475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2017.2705484" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hannachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Egels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venouil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pannier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Tatu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venouil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686747" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serioja Tatu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouggari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Tatu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egels" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Venouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Hannachi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benwadih" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14142850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serbutoviez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/j8020020" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serioja Ovidiu Tatu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24082486" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kokabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23010473" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hannachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2022.3147432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460758v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Abdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.04.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423393v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mvone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moldovan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tatu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3122943" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Koskas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.09.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Djerafi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2835475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2017.2705484" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hannachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Egels" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venouil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pannier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S O Tatu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egels" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pannier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686747" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venouil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686578" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serioja Tatu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290595" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zouggari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Tatu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>