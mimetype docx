--- v0 (2026-04-04)
+++ v1 (2026-05-09)
@@ -446,51 +446,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Relational Sequences: Microsoft's Coopetitive Game in the OOXML Standardization Process</w:t>
+                <w:t xml:space="preserve">Séquences stratégiques relationnelles : Le jeu coopetitif de Microsoft dans le processus de normalisation OOXML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yami Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
@@ -499,102 +499,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (5), pp.330-356. </w:t>
+              <w:t xml:space="preserve">, 2015, 18(5), 330‑356., </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.185.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508040v1</w:t>
+                <w:t xml:space="preserve">hal-02997480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquences stratégiques relationnelles : Le jeu coopetitif de Microsoft dans le processus de normalisation OOXML</w:t>
+                <w:t xml:space="preserve">Strategic Relational Sequences: Microsoft's Coopetitive Game in the OOXML Standardization Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yami Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
@@ -603,78 +603,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18(5), 330‑356., </w:t>
+              <w:t xml:space="preserve">, 2015, 18 (5), pp.330-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.185.0330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997480v1</w:t>
+                <w:t xml:space="preserve">hal-02508040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation in Business Education: What about Trust?</w:t>
               </w:r>
@@ -1446,502 +1446,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Management of Trust : a French-Cameroonian Case Study</w:t>
+                <w:t xml:space="preserve">Cooperation in Business Administration : What about Trust ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop on International Management (EIASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">The Global Business, Mis, Economics and Finance Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088764v1</w:t>
+                <w:t xml:space="preserve">hal-02088772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation in Business Administration : What about Trust ?</w:t>
+                <w:t xml:space="preserve">International Management of Trust : a French-Cameroonian Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séran-Luu Thuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Global Business, Mis, Economics and Finance Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">12th Workshop on International Management (EIASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088772v1</w:t>
+                <w:t xml:space="preserve">hal-02088764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le e-Learning dans la stratégie des établissements d’enseignement supérieur Africains : Expérience Franco-Camerounaise réussie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How banks manage coopetitive relationships through formal and informal control. The case of French Cooperative Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Seran-Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calin Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Djambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Learning Africa (ELA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Windoek, Namibie</w:t>
+              <w:t xml:space="preserve">Conference on Performance Measurement and Management Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997504v1</w:t>
+                <w:t xml:space="preserve">hal-02998213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How banks manage coopetitive relationships through formal and informal control. The case of French Cooperative Banks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trust and Distrust in inter-organizational relationships : The case of an original international model based on Blended e-Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Serran-Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Engsig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Performance Measurement and Management Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">International Distance Education Conference (IDEC).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998213v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust and Distrust in inter-organizational relationships : The case of an original international model based on Blended e-Learning.</w:t>
+                <w:t xml:space="preserve">Le e-Learning dans la stratégie des établissements d’enseignement supérieur Africains : Expérience Franco-Camerounaise réussie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Serran-Luu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliane Engsig</w:t>
+                <w:t xml:space="preserve">Louis-Marie Djambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Distance Education Conference (IDEC).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">e-Learning Africa (ELA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Windoek, Namibie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998181v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive Relationships and Standard Setting Process : Microsoft’s Game in the Electronic Document Format Sector</w:t>
               </w:r>
@@ -2111,286 +2111,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies in Electronic Office Document Format Standardization : Cooperation, Coopetition or Competition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpersonal relationships and Failure cooperation between SMEs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy for Standardization (EURAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Skövde, Sweden</w:t>
+              <w:t xml:space="preserve">RENT XXIII (Research in Entrepreneurship and Small Business)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997513v1</w:t>
+                <w:t xml:space="preserve">hal-02998202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal relationships and Failure cooperation between SMEs.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competition war in Cooperation context : The case of ODF and OOXML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXIII (Research in Entrepreneurship and Small Business)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Conference on Standardization and Innovation in Information Technology (SIIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998202v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition war in Cooperation context : The case of ODF and OOXML</w:t>
+                <w:t xml:space="preserve">Strategies in Electronic Office Document Format Standardization : Cooperation, Coopetition or Competition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Standardization and Innovation in Information Technology (SIIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">European Academy for Standardization (EURAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Skövde, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997510v1</w:t>
+                <w:t xml:space="preserve">hal-02997513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2572,51 +2572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpersonal relationships and failure of cooperation between SMEs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r8d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy S&#233;ran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-023-00697-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mayenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Engsig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Argudo Guevara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran-Luu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Aalto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donika Valcheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Todorova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Asenov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jacquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Djambou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Serran-Luu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gueguen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chappert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chiambaretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Djamen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r8d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy S&#233;ran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-023-00697-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mayenc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Engsig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yami Said" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.185.0330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Argudo Guevara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Chappert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Seran-Luu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998206v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Aalto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;ran-Luu Thuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donika Valcheva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Todorova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Asenov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088764v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Serran-Luu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Djambou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gueguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>